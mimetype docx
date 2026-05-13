--- v0 (2026-02-12)
+++ v1 (2026-05-13)
@@ -1,136 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="17D14CC3" w14:textId="77777777" w:rsidR="007A1DC3" w:rsidRDefault="00080B8D" w:rsidP="007A1DC3">
+    <w:p w14:paraId="17D14CC3" w14:textId="54DCA9B3" w:rsidR="007A1DC3" w:rsidRDefault="00000000" w:rsidP="007A1DC3">
       <w:pPr>
         <w:pStyle w:val="SecurityClassification"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Security"/>
           <w:tag w:val="Security"/>
           <w:id w:val="-1545055348"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="0B963AA3ED04467EA911743FEA615A5C"/>
           </w:placeholder>
           <w:dropDownList>
             <w:listItem w:displayText="Choose security classification" w:value=" "/>
             <w:listItem w:displayText="   " w:value="   "/>
             <w:listItem w:displayText="Unofficial" w:value="Unofficial"/>
             <w:listItem w:displayText="Official" w:value="Official"/>
             <w:listItem w:displayText="Official Sensitive" w:value="Official Sensitive"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009E2644">
-            <w:t>Official</w:t>
+          <w:r w:rsidR="008A07DF">
+            <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="537A816C" w14:textId="77777777" w:rsidR="009A1E31" w:rsidRPr="00E2309B" w:rsidRDefault="009A1E31" w:rsidP="004D0C4E">
       <w:pPr>
         <w:spacing w:after="1560"/>
         <w:ind w:left="-283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DC3E8FF" w14:textId="77777777" w:rsidR="0013792F" w:rsidRPr="0041150E" w:rsidRDefault="0013792F" w:rsidP="0013792F">
       <w:pPr>
         <w:pStyle w:val="DOCUMENTTYPE"/>
         <w:rPr>
           <w:rStyle w:val="Draft"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041150E">
         <w:rPr>
           <w:rStyle w:val="Draft"/>
         </w:rPr>
         <w:t>{Company logo here}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCE5387" w14:textId="3D477ACF" w:rsidR="0013792F" w:rsidRPr="0013792F" w:rsidRDefault="00080B8D" w:rsidP="0013792F">
+    <w:p w14:paraId="7FCE5387" w14:textId="3D477ACF" w:rsidR="0013792F" w:rsidRPr="0013792F" w:rsidRDefault="00000000" w:rsidP="0013792F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="1062761741"/>
           <w:placeholder>
             <w:docPart w:val="001AB8880A054BC2B18472DE7AABBD67"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006E4AD2" w:rsidRPr="00020C36">
             <w:t>Safety Management System Manual (SMSM)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="43868541" w14:textId="0ACDDFC7" w:rsidR="00020C36" w:rsidRPr="00020C36" w:rsidRDefault="00020C36" w:rsidP="00020C36">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00020C36">
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="004A6195">
         <w:t xml:space="preserve">Part 119 and </w:t>
       </w:r>
       <w:r w:rsidR="092ED460">
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r w:rsidR="004A6195">
         <w:t>138</w:t>
       </w:r>
       <w:r w:rsidRPr="00020C36">
         <w:t xml:space="preserve"> of CASR</w:t>
@@ -202,55 +199,54 @@
         <w:rPr>
           <w:rStyle w:val="Draft"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00B51462">
         <w:rPr>
           <w:rStyle w:val="Draft"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="0013792F">
         <w:rPr>
           <w:rStyle w:val="Draft"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042C1A19" w14:textId="77777777" w:rsidR="00AF0899" w:rsidRDefault="00AF0899" w:rsidP="00AF0899"/>
     <w:p w14:paraId="2AF1F5DE" w14:textId="77777777" w:rsidR="00441979" w:rsidRDefault="003E07D4" w:rsidP="003E07D4">
       <w:pPr>
         <w:pStyle w:val="SourceNotes"/>
         <w:spacing w:after="600"/>
         <w:contextualSpacing w:val="0"/>
         <w:sectPr w:rsidR="00441979" w:rsidSect="000C4005">
-          <w:headerReference w:type="even" r:id="rId12"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="454" w:right="1134" w:bottom="1134" w:left="1134" w:header="454" w:footer="340" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk129070693"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7215C0" w14:textId="77777777" w:rsidR="0013792F" w:rsidRDefault="0013792F" w:rsidP="0013792F">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc142404769"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFA02D6" w14:textId="16A9AC8E" w:rsidR="00096BEF" w:rsidRDefault="0081154C">
       <w:pPr>
@@ -5638,80 +5634,80 @@
       <w:r>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>In some cases, preventive, corrective or remedial actions may serve more than one defined purpose. For example, actions taken that involve additional training and suspension to perform an activity until training is completed and competency is demonstrated. Such actions are both remedial, as they are intended to address the underlying cause of a safety issue, and may also be considered corrective to address an identified safety deficiency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE4F7C5" w14:textId="1F69BE5D" w:rsidR="0085222E" w:rsidRPr="007B476A" w:rsidRDefault="0085222E" w:rsidP="0085222E">
       <w:pPr>
         <w:pStyle w:val="FigureTitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="000647DF">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>: Just Culture Decision Framework</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B412BBD" w14:textId="77777777" w:rsidR="00D636E1" w:rsidRDefault="0085222E" w:rsidP="0085222E">
       <w:pPr>
         <w:sectPr w:rsidR="00D636E1" w:rsidSect="00A97B58">
-          <w:headerReference w:type="even" r:id="rId17"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="454" w:footer="340" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="0085222E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46B4DEBA" wp14:editId="6ED34B60">
             <wp:extent cx="4914900" cy="3159142"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="1778487221" name="Picture 1" descr="Just Culture Decision Framework"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1452845843" name="Picture 1" descr="Just Culture Decision Framework"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4914900" cy="3159142"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -10728,51 +10724,51 @@
         <w:t xml:space="preserve"> (IRM)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> call the ATSB on 1800 011 034</w:t>
       </w:r>
       <w:r w:rsidR="003528A8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54AE2D2C" w14:textId="259E9A7E" w:rsidR="00A9087A" w:rsidRPr="00A9087A" w:rsidRDefault="00A9087A" w:rsidP="008667C1">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>For routine reportable matters</w:t>
       </w:r>
       <w:r w:rsidR="00024EDD">
         <w:t xml:space="preserve"> (RRM)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9087A">
         <w:t xml:space="preserve">complete the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00A9087A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ATSB Occurrence Notification - Aviation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A9087A">
         <w:t xml:space="preserve"> form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3907C2A8" w14:textId="77777777" w:rsidR="00A9087A" w:rsidRDefault="00A9087A" w:rsidP="00A9087A">
       <w:r>
         <w:t xml:space="preserve">Any mandatory matter reported to the ATSB </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9087A">
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> also be reported in the organisation’s internal reporting system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C3806B" w14:textId="77777777" w:rsidR="00A9087A" w:rsidRDefault="00A9087A" w:rsidP="00237086">
       <w:pPr>
         <w:pStyle w:val="Heading3Numbered"/>
@@ -12194,131 +12190,131 @@
       <w:r w:rsidR="003B5685" w:rsidRPr="003B5685">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> basis for the purposes of reviewing safety information and accident or incident reports to assist in the identification of hazards and safety deficiencies that have occurred in the broader aviation system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4706E9" w14:textId="77777777" w:rsidR="00BD6A56" w:rsidRDefault="00BD6A56" w:rsidP="00BD6A56">
       <w:r>
         <w:t>The external reviews involve a search of occurrence databases for reports to determine if there are any new, emerging, or novel hazards and risks that may impact safety of our operations and the aircraft we operate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E0DE54" w14:textId="77777777" w:rsidR="00BD6A56" w:rsidRDefault="00BD6A56" w:rsidP="00BD6A56">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>The following occurrence databases may be accessed to assist with the reviews:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABE1382" w14:textId="77777777" w:rsidR="00BD6A56" w:rsidRPr="00BD6A56" w:rsidRDefault="00BD6A56" w:rsidP="00443290">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00BD6A56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>National Aviation Occurrence Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD6A56">
         <w:t xml:space="preserve"> – Australian Transport Safety Bureau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28FF37A6" w14:textId="77777777" w:rsidR="00BD6A56" w:rsidRPr="00BD6A56" w:rsidRDefault="00BD6A56" w:rsidP="00443290">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00BD6A56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Aviation Safety Network Accident Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD6A56">
         <w:t xml:space="preserve"> – Flight Safety Foundation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6206917A" w14:textId="77777777" w:rsidR="00BD6A56" w:rsidRPr="00BD6A56" w:rsidRDefault="00BD6A56" w:rsidP="00443290">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00BD6A56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Aviation Safety Network WikiBase</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD6A56">
         <w:t xml:space="preserve"> – Flight Safety Foundation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3107DBAC" w14:textId="77777777" w:rsidR="00BD6A56" w:rsidRPr="00BD6A56" w:rsidRDefault="00BD6A56" w:rsidP="00443290">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00BD6A56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Aviation Investigation Search</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD6A56">
         <w:t xml:space="preserve"> – National Transportation Safety Board (USA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158333F9" w14:textId="77777777" w:rsidR="00BD6A56" w:rsidRPr="00BD6A56" w:rsidRDefault="00BD6A56" w:rsidP="00443290">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00BD6A56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Aviation Safety Reporting System Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD6A56">
         <w:t xml:space="preserve"> – National Aeronautics and Space Administration (USA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EF2CC9" w14:textId="004F1EF6" w:rsidR="00C64893" w:rsidRPr="00BD6A56" w:rsidRDefault="00337673" w:rsidP="00443290">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00340765">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Bowtie risk analysis and sector safety risk </w:t>
         </w:r>
         <w:r w:rsidR="009777DF" w:rsidRPr="00340765">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>profiles</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00340765">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE3345" w:rsidRPr="00BD6A56">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00340765">
         <w:t xml:space="preserve"> Civil Aviation Safety Authority (Australia)</w:t>
       </w:r>
       <w:r w:rsidR="00DE3345">
         <w:t>.</w:t>
       </w:r>
@@ -22853,70 +22849,70 @@
         <w:t xml:space="preserve"> - periodical safety communications activities (personnel safety meetings) are a reviewable </w:t>
       </w:r>
       <w:r w:rsidR="0046225A">
         <w:t>SMS output</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52CA82A2" w14:textId="77777777" w:rsidR="00941BB1" w:rsidRPr="00941BB1" w:rsidRDefault="00941BB1" w:rsidP="00A54D6B">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00941BB1" w:rsidRPr="00941BB1" w:rsidSect="00A97B58">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="454" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="338EBD99" w14:textId="77777777" w:rsidR="00431031" w:rsidRDefault="00431031" w:rsidP="008E21DE">
+    <w:p w14:paraId="26D33746" w14:textId="77777777" w:rsidR="003642FC" w:rsidRDefault="003642FC" w:rsidP="008E21DE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060C5347" w14:textId="77777777" w:rsidR="00431031" w:rsidRDefault="00431031"/>
+    <w:p w14:paraId="0FFC2F35" w14:textId="77777777" w:rsidR="003642FC" w:rsidRDefault="003642FC"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="302DA634" w14:textId="77777777" w:rsidR="00431031" w:rsidRDefault="00431031" w:rsidP="008E21DE">
+    <w:p w14:paraId="4D6F8138" w14:textId="77777777" w:rsidR="003642FC" w:rsidRDefault="003642FC" w:rsidP="008E21DE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624DEED5" w14:textId="77777777" w:rsidR="00431031" w:rsidRDefault="00431031"/>
+    <w:p w14:paraId="49BD200E" w14:textId="77777777" w:rsidR="003642FC" w:rsidRDefault="003642FC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -22929,189 +22925,190 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50761282" w14:textId="0B0D3C69" w:rsidR="00A85DE5" w:rsidRPr="002E1527" w:rsidRDefault="002E1527" w:rsidP="00A85DE5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002E1527">
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
       <w:t>{</w:t>
     </w:r>
     <w:r w:rsidR="00280AEA">
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
       <w:t>Sample Aviation Pty Ltd</w:t>
     </w:r>
     <w:r w:rsidRPr="002E1527">
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
       <w:t>}</w:t>
     </w:r>
     <w:r w:rsidR="00F311C1">
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C6163B">
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
       <w:tab/>
       <w:t>Uncontrolled when printed</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5CB0E5A8" w14:textId="588821E8" w:rsidR="00C25260" w:rsidRPr="00C25260" w:rsidRDefault="00080B8D" w:rsidP="00C25260">
+  <w:p w14:paraId="5CB0E5A8" w14:textId="588821E8" w:rsidR="00C25260" w:rsidRPr="00C25260" w:rsidRDefault="00000000" w:rsidP="00C25260">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="797957239"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="006E4AD2">
           <w:t>Safety Management System Manual (SMSM)</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00C25260" w:rsidRPr="00C25260">
       <w:t xml:space="preserve"> | V</w:t>
     </w:r>
     <w:r w:rsidR="002E1527">
       <w:t>ersion</w:t>
     </w:r>
     <w:r w:rsidR="00C01FAF">
       <w:t xml:space="preserve"> 1.0</w:t>
     </w:r>
     <w:r w:rsidR="002E1527">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C25260" w:rsidRPr="00C25260">
       <w:t xml:space="preserve">| </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Publish Date"/>
         <w:tag w:val=""/>
         <w:id w:val="568003958"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
         <w:date w:fullDate="2026-02-05T00:00:00Z">
           <w:dateFormat w:val="MM/yyyy"/>
           <w:lid w:val="en-AU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00571402">
           <w:t>02/2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="09675578" w14:textId="413A4B39" w:rsidR="00A85DE5" w:rsidRPr="00A365CA" w:rsidRDefault="000647DF" w:rsidP="00A85DE5">
+  <w:p w14:paraId="09675578" w14:textId="57EFFB90" w:rsidR="00A85DE5" w:rsidRPr="00A365CA" w:rsidRDefault="000647DF" w:rsidP="00A85DE5">
     <w:pPr>
       <w:pStyle w:val="SecurityClassification"/>
     </w:pPr>
-    <w:fldSimple w:instr=" STYLEREF  &quot;Security Classification&quot;  \* MERGEFORMAT ">
-[...6 lines deleted...]
-    </w:fldSimple>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> STYLEREF  "Security Classification"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
     <w:r w:rsidR="00A85DE5" w:rsidRPr="00A365CA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="579BBB89" wp14:editId="655A91B7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="1490400" cy="600840"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="Text Box 12">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
@@ -23219,148 +23216,146 @@
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="629FF382" w14:textId="2460E164" w:rsidR="007A1DC3" w:rsidRPr="00EE5136" w:rsidRDefault="000647DF" w:rsidP="00EE5136">
+  <w:p w14:paraId="629FF382" w14:textId="08A8D431" w:rsidR="007A1DC3" w:rsidRPr="00EE5136" w:rsidRDefault="000647DF" w:rsidP="00EE5136">
     <w:pPr>
       <w:pStyle w:val="SecurityClassification"/>
     </w:pPr>
-    <w:fldSimple w:instr=" STYLEREF  &quot;Security Classification&quot;  \* MERGEFORMAT ">
-[...6 lines deleted...]
-    </w:fldSimple>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> STYLEREF  "Security Classification"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43A9F78B" w14:textId="77777777" w:rsidR="00883AB1" w:rsidRPr="00A365CA" w:rsidRDefault="00020C36" w:rsidP="00883AB1">
     <w:pPr>
       <w:pStyle w:val="SecurityClassification"/>
     </w:pPr>
     <w:fldSimple w:instr=" STYLEREF  &quot;Security Classification&quot;  \* MERGEFORMAT ">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Official</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ACC3817" w14:textId="77777777" w:rsidR="00431031" w:rsidRPr="0022402E" w:rsidRDefault="00431031" w:rsidP="0022402E">
+    <w:p w14:paraId="76F217DF" w14:textId="77777777" w:rsidR="003642FC" w:rsidRPr="0022402E" w:rsidRDefault="003642FC" w:rsidP="0022402E">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001546AD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34638371" w14:textId="77777777" w:rsidR="00431031" w:rsidRDefault="00431031" w:rsidP="008E21DE">
+    <w:p w14:paraId="23D2411C" w14:textId="77777777" w:rsidR="003642FC" w:rsidRDefault="003642FC" w:rsidP="008E21DE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B6455D" w14:textId="77777777" w:rsidR="00431031" w:rsidRDefault="00431031"/>
+    <w:p w14:paraId="54189CA6" w14:textId="77777777" w:rsidR="003642FC" w:rsidRDefault="003642FC"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BE13B18" w14:textId="44D654FA" w:rsidR="0063401A" w:rsidRDefault="0063401A">
+  <w:p w14:paraId="53B5ADE1" w14:textId="480AF119" w:rsidR="00E2309B" w:rsidRDefault="000647DF" w:rsidP="00E2309B">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="SecurityClassification"/>
     </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> STYLEREF  "Security Classification"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53B5ADE1" w14:textId="7D0E3D1E" w:rsidR="00E2309B" w:rsidRDefault="000647DF" w:rsidP="00E2309B">
-[...17 lines deleted...]
-  <w:p w14:paraId="1D2570C7" w14:textId="4E704A11" w:rsidR="0063401A" w:rsidRDefault="0013792F">
+  <w:p w14:paraId="1D2570C7" w14:textId="578ECABD" w:rsidR="0063401A" w:rsidRDefault="0013792F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="0013792F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="325B3E35" wp14:editId="15A3074E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="8362315" cy="3409950"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1612583891" name="Picture 1612583891">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -23405,63 +23400,63 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="182C2A09" w14:textId="5C7DF6E8" w:rsidR="0063401A" w:rsidRDefault="0063401A">
+  <w:p w14:paraId="182C2A09" w14:textId="1E3E8EDA" w:rsidR="0063401A" w:rsidRDefault="0063401A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73F6A1CF" w14:textId="69CF9B19" w:rsidR="009A1E31" w:rsidRDefault="00020C36" w:rsidP="00925DE0">
+  <w:p w14:paraId="73F6A1CF" w14:textId="019A79C8" w:rsidR="009A1E31" w:rsidRDefault="00020C36" w:rsidP="00925DE0">
     <w:pPr>
       <w:pStyle w:val="SecurityClassification"/>
       <w:spacing w:after="1800"/>
     </w:pPr>
     <w:fldSimple w:instr=" STYLEREF  &quot;Security Classification&quot;  \* MERGEFORMAT ">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Official</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="003D0AF7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1883AC6D" wp14:editId="5E95030E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
@@ -27659,51 +27654,50 @@
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3060" w:hanging="340"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="75"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="1418"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -27742,59 +27736,60 @@
     <w:rsid w:val="0003453D"/>
     <w:rsid w:val="00034E22"/>
     <w:rsid w:val="000362D1"/>
     <w:rsid w:val="00037806"/>
     <w:rsid w:val="0004022F"/>
     <w:rsid w:val="00042DE4"/>
     <w:rsid w:val="00044ED1"/>
     <w:rsid w:val="00045678"/>
     <w:rsid w:val="00046341"/>
     <w:rsid w:val="00046CDB"/>
     <w:rsid w:val="00051B76"/>
     <w:rsid w:val="00051D72"/>
     <w:rsid w:val="00052251"/>
     <w:rsid w:val="00052645"/>
     <w:rsid w:val="00054C70"/>
     <w:rsid w:val="0005581C"/>
     <w:rsid w:val="00055A62"/>
     <w:rsid w:val="00055CBD"/>
     <w:rsid w:val="0005726A"/>
     <w:rsid w:val="00060AF0"/>
     <w:rsid w:val="0006179C"/>
     <w:rsid w:val="0006295E"/>
     <w:rsid w:val="00063784"/>
     <w:rsid w:val="000647DF"/>
     <w:rsid w:val="00065AEA"/>
+    <w:rsid w:val="0006682C"/>
     <w:rsid w:val="0007099D"/>
     <w:rsid w:val="000736E2"/>
     <w:rsid w:val="00073743"/>
     <w:rsid w:val="00074E0D"/>
     <w:rsid w:val="00080615"/>
-    <w:rsid w:val="00080B8D"/>
     <w:rsid w:val="0008403E"/>
     <w:rsid w:val="00084E42"/>
     <w:rsid w:val="0008602F"/>
+    <w:rsid w:val="000873C8"/>
     <w:rsid w:val="000877D2"/>
     <w:rsid w:val="00091A32"/>
     <w:rsid w:val="00091FFF"/>
     <w:rsid w:val="000929E5"/>
     <w:rsid w:val="000934B6"/>
     <w:rsid w:val="000944C2"/>
     <w:rsid w:val="00094614"/>
     <w:rsid w:val="000949F3"/>
     <w:rsid w:val="00094FB6"/>
     <w:rsid w:val="00094FBB"/>
     <w:rsid w:val="000956FF"/>
     <w:rsid w:val="00095E5E"/>
     <w:rsid w:val="00096BEF"/>
     <w:rsid w:val="000A0180"/>
     <w:rsid w:val="000A2D34"/>
     <w:rsid w:val="000A2E9B"/>
     <w:rsid w:val="000A4A45"/>
     <w:rsid w:val="000A6BF4"/>
     <w:rsid w:val="000A7721"/>
     <w:rsid w:val="000A7E05"/>
     <w:rsid w:val="000B22BB"/>
     <w:rsid w:val="000B24F7"/>
     <w:rsid w:val="000B2E09"/>
     <w:rsid w:val="000B3D90"/>
     <w:rsid w:val="000B4E5B"/>
@@ -28107,50 +28102,51 @@
     <w:rsid w:val="0033750A"/>
     <w:rsid w:val="00337673"/>
     <w:rsid w:val="0033780D"/>
     <w:rsid w:val="00340765"/>
     <w:rsid w:val="00340EFB"/>
     <w:rsid w:val="00341543"/>
     <w:rsid w:val="00341C40"/>
     <w:rsid w:val="00342FC1"/>
     <w:rsid w:val="003434C5"/>
     <w:rsid w:val="003449A0"/>
     <w:rsid w:val="00345EE8"/>
     <w:rsid w:val="00346881"/>
     <w:rsid w:val="00347FD7"/>
     <w:rsid w:val="00350A79"/>
     <w:rsid w:val="003528A8"/>
     <w:rsid w:val="00356151"/>
     <w:rsid w:val="003562A1"/>
     <w:rsid w:val="00356B7F"/>
     <w:rsid w:val="00356D05"/>
     <w:rsid w:val="003579AB"/>
     <w:rsid w:val="00357F99"/>
     <w:rsid w:val="0036052A"/>
     <w:rsid w:val="00361592"/>
     <w:rsid w:val="00361F2F"/>
     <w:rsid w:val="00362A10"/>
+    <w:rsid w:val="003642FC"/>
     <w:rsid w:val="00365BE8"/>
     <w:rsid w:val="00365CDF"/>
     <w:rsid w:val="00367F86"/>
     <w:rsid w:val="00370BE7"/>
     <w:rsid w:val="00373715"/>
     <w:rsid w:val="00381C6B"/>
     <w:rsid w:val="00384178"/>
     <w:rsid w:val="003854B6"/>
     <w:rsid w:val="0038567B"/>
     <w:rsid w:val="0038602A"/>
     <w:rsid w:val="0038794C"/>
     <w:rsid w:val="00391C57"/>
     <w:rsid w:val="00393599"/>
     <w:rsid w:val="00393E0B"/>
     <w:rsid w:val="00394B83"/>
     <w:rsid w:val="00394CDA"/>
     <w:rsid w:val="00395B33"/>
     <w:rsid w:val="003967CB"/>
     <w:rsid w:val="003976B5"/>
     <w:rsid w:val="003A2E67"/>
     <w:rsid w:val="003A3385"/>
     <w:rsid w:val="003A3EA4"/>
     <w:rsid w:val="003A51BA"/>
     <w:rsid w:val="003A5D03"/>
     <w:rsid w:val="003A7851"/>
@@ -28429,51 +28425,50 @@
     <w:rsid w:val="005922DD"/>
     <w:rsid w:val="00593CFA"/>
     <w:rsid w:val="00594359"/>
     <w:rsid w:val="005A1C44"/>
     <w:rsid w:val="005A2442"/>
     <w:rsid w:val="005A368C"/>
     <w:rsid w:val="005A36E9"/>
     <w:rsid w:val="005A382E"/>
     <w:rsid w:val="005A3B9C"/>
     <w:rsid w:val="005A4371"/>
     <w:rsid w:val="005A571B"/>
     <w:rsid w:val="005A5EF8"/>
     <w:rsid w:val="005A7617"/>
     <w:rsid w:val="005B01D1"/>
     <w:rsid w:val="005B0614"/>
     <w:rsid w:val="005B1B66"/>
     <w:rsid w:val="005B1CCD"/>
     <w:rsid w:val="005B3AB2"/>
     <w:rsid w:val="005B4740"/>
     <w:rsid w:val="005B4B4D"/>
     <w:rsid w:val="005B5508"/>
     <w:rsid w:val="005B5D05"/>
     <w:rsid w:val="005B6A2C"/>
     <w:rsid w:val="005B7181"/>
     <w:rsid w:val="005B730B"/>
-    <w:rsid w:val="005C0370"/>
     <w:rsid w:val="005C0B5A"/>
     <w:rsid w:val="005C28F3"/>
     <w:rsid w:val="005C4996"/>
     <w:rsid w:val="005C5055"/>
     <w:rsid w:val="005C5391"/>
     <w:rsid w:val="005C6C32"/>
     <w:rsid w:val="005C7E69"/>
     <w:rsid w:val="005D146E"/>
     <w:rsid w:val="005D154D"/>
     <w:rsid w:val="005D2CD7"/>
     <w:rsid w:val="005D4089"/>
     <w:rsid w:val="005D6BEC"/>
     <w:rsid w:val="005E0548"/>
     <w:rsid w:val="005E1382"/>
     <w:rsid w:val="005E17A3"/>
     <w:rsid w:val="005E2794"/>
     <w:rsid w:val="005E3159"/>
     <w:rsid w:val="005E34F1"/>
     <w:rsid w:val="005E35BF"/>
     <w:rsid w:val="005E3F5C"/>
     <w:rsid w:val="005E4104"/>
     <w:rsid w:val="005E6890"/>
     <w:rsid w:val="005E6B5C"/>
     <w:rsid w:val="005E7176"/>
     <w:rsid w:val="005E75D6"/>
@@ -28590,50 +28585,51 @@
     <w:rsid w:val="006C4BB2"/>
     <w:rsid w:val="006C7BB9"/>
     <w:rsid w:val="006D0747"/>
     <w:rsid w:val="006D0BED"/>
     <w:rsid w:val="006D28DF"/>
     <w:rsid w:val="006D2A63"/>
     <w:rsid w:val="006D2DC5"/>
     <w:rsid w:val="006D48C3"/>
     <w:rsid w:val="006D4A3D"/>
     <w:rsid w:val="006D6FE5"/>
     <w:rsid w:val="006D70A0"/>
     <w:rsid w:val="006E0024"/>
     <w:rsid w:val="006E2AE9"/>
     <w:rsid w:val="006E3116"/>
     <w:rsid w:val="006E355E"/>
     <w:rsid w:val="006E386E"/>
     <w:rsid w:val="006E492D"/>
     <w:rsid w:val="006E4AD2"/>
     <w:rsid w:val="006E4F64"/>
     <w:rsid w:val="006E58B6"/>
     <w:rsid w:val="006E69BF"/>
     <w:rsid w:val="006F07DA"/>
     <w:rsid w:val="006F1928"/>
     <w:rsid w:val="006F2E19"/>
     <w:rsid w:val="006F3728"/>
+    <w:rsid w:val="006F5B6F"/>
     <w:rsid w:val="00700146"/>
     <w:rsid w:val="007029A7"/>
     <w:rsid w:val="00703B76"/>
     <w:rsid w:val="00704826"/>
     <w:rsid w:val="00705A47"/>
     <w:rsid w:val="007075C2"/>
     <w:rsid w:val="0070777E"/>
     <w:rsid w:val="00711E1B"/>
     <w:rsid w:val="007130FF"/>
     <w:rsid w:val="007139A2"/>
     <w:rsid w:val="00717306"/>
     <w:rsid w:val="00722151"/>
     <w:rsid w:val="007237B9"/>
     <w:rsid w:val="00723E12"/>
     <w:rsid w:val="0072454B"/>
     <w:rsid w:val="007252EA"/>
     <w:rsid w:val="007255F1"/>
     <w:rsid w:val="00727B23"/>
     <w:rsid w:val="00727BFC"/>
     <w:rsid w:val="0073303D"/>
     <w:rsid w:val="00733196"/>
     <w:rsid w:val="00734F4A"/>
     <w:rsid w:val="00735044"/>
     <w:rsid w:val="00735D94"/>
     <w:rsid w:val="007372A6"/>
@@ -28794,50 +28790,51 @@
     <w:rsid w:val="00871E40"/>
     <w:rsid w:val="00874A92"/>
     <w:rsid w:val="00875C76"/>
     <w:rsid w:val="00876B16"/>
     <w:rsid w:val="00876B98"/>
     <w:rsid w:val="00876DE0"/>
     <w:rsid w:val="008779CF"/>
     <w:rsid w:val="00877AE4"/>
     <w:rsid w:val="00880CC8"/>
     <w:rsid w:val="0088220B"/>
     <w:rsid w:val="00883AB1"/>
     <w:rsid w:val="008843BB"/>
     <w:rsid w:val="00884538"/>
     <w:rsid w:val="00884576"/>
     <w:rsid w:val="00885B16"/>
     <w:rsid w:val="00885C0A"/>
     <w:rsid w:val="00885DD6"/>
     <w:rsid w:val="00890170"/>
     <w:rsid w:val="008915F5"/>
     <w:rsid w:val="00892A14"/>
     <w:rsid w:val="00892E0B"/>
     <w:rsid w:val="0089390D"/>
     <w:rsid w:val="0089494F"/>
     <w:rsid w:val="00894EB2"/>
     <w:rsid w:val="0089768E"/>
+    <w:rsid w:val="008A07DF"/>
     <w:rsid w:val="008A0CED"/>
     <w:rsid w:val="008A1080"/>
     <w:rsid w:val="008A4EE2"/>
     <w:rsid w:val="008A5567"/>
     <w:rsid w:val="008A5C33"/>
     <w:rsid w:val="008A6C75"/>
     <w:rsid w:val="008A780E"/>
     <w:rsid w:val="008A79AF"/>
     <w:rsid w:val="008A7CEB"/>
     <w:rsid w:val="008B02F3"/>
     <w:rsid w:val="008B2ADD"/>
     <w:rsid w:val="008B55A5"/>
     <w:rsid w:val="008B5C21"/>
     <w:rsid w:val="008B5D6A"/>
     <w:rsid w:val="008B62F1"/>
     <w:rsid w:val="008B6730"/>
     <w:rsid w:val="008B7210"/>
     <w:rsid w:val="008C0499"/>
     <w:rsid w:val="008C1BDC"/>
     <w:rsid w:val="008C371B"/>
     <w:rsid w:val="008C37E5"/>
     <w:rsid w:val="008C395C"/>
     <w:rsid w:val="008C40BA"/>
     <w:rsid w:val="008C45A1"/>
     <w:rsid w:val="008C7575"/>
@@ -29122,50 +29119,51 @@
     <w:rsid w:val="00AD49F0"/>
     <w:rsid w:val="00AD60E1"/>
     <w:rsid w:val="00AD67CE"/>
     <w:rsid w:val="00AD735D"/>
     <w:rsid w:val="00AD7446"/>
     <w:rsid w:val="00AD77EC"/>
     <w:rsid w:val="00AD7B02"/>
     <w:rsid w:val="00AE0CC7"/>
     <w:rsid w:val="00AE13EF"/>
     <w:rsid w:val="00AE16E6"/>
     <w:rsid w:val="00AE1C0B"/>
     <w:rsid w:val="00AE4604"/>
     <w:rsid w:val="00AE6120"/>
     <w:rsid w:val="00AE651B"/>
     <w:rsid w:val="00AE73CE"/>
     <w:rsid w:val="00AF01D6"/>
     <w:rsid w:val="00AF06A1"/>
     <w:rsid w:val="00AF0899"/>
     <w:rsid w:val="00AF0D64"/>
     <w:rsid w:val="00AF23A1"/>
     <w:rsid w:val="00AF428C"/>
     <w:rsid w:val="00AF4A67"/>
     <w:rsid w:val="00AF4E8D"/>
     <w:rsid w:val="00AF66B0"/>
     <w:rsid w:val="00AF6A2C"/>
+    <w:rsid w:val="00AF6C1B"/>
     <w:rsid w:val="00B02A90"/>
     <w:rsid w:val="00B02F0B"/>
     <w:rsid w:val="00B03C59"/>
     <w:rsid w:val="00B04846"/>
     <w:rsid w:val="00B0538F"/>
     <w:rsid w:val="00B07C85"/>
     <w:rsid w:val="00B10EB4"/>
     <w:rsid w:val="00B11CB1"/>
     <w:rsid w:val="00B11F19"/>
     <w:rsid w:val="00B12014"/>
     <w:rsid w:val="00B13862"/>
     <w:rsid w:val="00B13A8E"/>
     <w:rsid w:val="00B16463"/>
     <w:rsid w:val="00B16B0E"/>
     <w:rsid w:val="00B17362"/>
     <w:rsid w:val="00B17AF0"/>
     <w:rsid w:val="00B20798"/>
     <w:rsid w:val="00B25071"/>
     <w:rsid w:val="00B26093"/>
     <w:rsid w:val="00B26726"/>
     <w:rsid w:val="00B304A9"/>
     <w:rsid w:val="00B30A33"/>
     <w:rsid w:val="00B30A70"/>
     <w:rsid w:val="00B31854"/>
     <w:rsid w:val="00B31F96"/>
@@ -29437,50 +29435,51 @@
     <w:rsid w:val="00D24003"/>
     <w:rsid w:val="00D25888"/>
     <w:rsid w:val="00D259F8"/>
     <w:rsid w:val="00D2688C"/>
     <w:rsid w:val="00D2689D"/>
     <w:rsid w:val="00D26A5B"/>
     <w:rsid w:val="00D26CE7"/>
     <w:rsid w:val="00D30CF5"/>
     <w:rsid w:val="00D30D81"/>
     <w:rsid w:val="00D312E6"/>
     <w:rsid w:val="00D31759"/>
     <w:rsid w:val="00D31E40"/>
     <w:rsid w:val="00D32DBE"/>
     <w:rsid w:val="00D33EA5"/>
     <w:rsid w:val="00D33F77"/>
     <w:rsid w:val="00D34C88"/>
     <w:rsid w:val="00D35817"/>
     <w:rsid w:val="00D36767"/>
     <w:rsid w:val="00D374E3"/>
     <w:rsid w:val="00D37798"/>
     <w:rsid w:val="00D37A5E"/>
     <w:rsid w:val="00D409DE"/>
     <w:rsid w:val="00D42543"/>
     <w:rsid w:val="00D43FFC"/>
     <w:rsid w:val="00D464BD"/>
+    <w:rsid w:val="00D47675"/>
     <w:rsid w:val="00D5187B"/>
     <w:rsid w:val="00D53B32"/>
     <w:rsid w:val="00D53BD6"/>
     <w:rsid w:val="00D54021"/>
     <w:rsid w:val="00D573B8"/>
     <w:rsid w:val="00D600D3"/>
     <w:rsid w:val="00D60101"/>
     <w:rsid w:val="00D60BF2"/>
     <w:rsid w:val="00D61202"/>
     <w:rsid w:val="00D6274B"/>
     <w:rsid w:val="00D63122"/>
     <w:rsid w:val="00D636E1"/>
     <w:rsid w:val="00D64DBD"/>
     <w:rsid w:val="00D7003D"/>
     <w:rsid w:val="00D72842"/>
     <w:rsid w:val="00D72D8D"/>
     <w:rsid w:val="00D7364F"/>
     <w:rsid w:val="00D73A14"/>
     <w:rsid w:val="00D74ED4"/>
     <w:rsid w:val="00D802E5"/>
     <w:rsid w:val="00D80C22"/>
     <w:rsid w:val="00D8137B"/>
     <w:rsid w:val="00D81AE8"/>
     <w:rsid w:val="00D81B0C"/>
     <w:rsid w:val="00D832F9"/>
@@ -29551,50 +29550,51 @@
     <w:rsid w:val="00E01726"/>
     <w:rsid w:val="00E06B80"/>
     <w:rsid w:val="00E06E5E"/>
     <w:rsid w:val="00E074C9"/>
     <w:rsid w:val="00E10018"/>
     <w:rsid w:val="00E10305"/>
     <w:rsid w:val="00E110D5"/>
     <w:rsid w:val="00E1139E"/>
     <w:rsid w:val="00E12444"/>
     <w:rsid w:val="00E130CE"/>
     <w:rsid w:val="00E17AF2"/>
     <w:rsid w:val="00E20051"/>
     <w:rsid w:val="00E22413"/>
     <w:rsid w:val="00E2309B"/>
     <w:rsid w:val="00E25E61"/>
     <w:rsid w:val="00E261D0"/>
     <w:rsid w:val="00E2686C"/>
     <w:rsid w:val="00E269D5"/>
     <w:rsid w:val="00E30859"/>
     <w:rsid w:val="00E33018"/>
     <w:rsid w:val="00E33551"/>
     <w:rsid w:val="00E34084"/>
     <w:rsid w:val="00E342AF"/>
     <w:rsid w:val="00E3499E"/>
     <w:rsid w:val="00E351AF"/>
+    <w:rsid w:val="00E35CFA"/>
     <w:rsid w:val="00E35CFD"/>
     <w:rsid w:val="00E35ED1"/>
     <w:rsid w:val="00E364B7"/>
     <w:rsid w:val="00E4033C"/>
     <w:rsid w:val="00E405C5"/>
     <w:rsid w:val="00E42DCA"/>
     <w:rsid w:val="00E43827"/>
     <w:rsid w:val="00E44345"/>
     <w:rsid w:val="00E45C02"/>
     <w:rsid w:val="00E47BB0"/>
     <w:rsid w:val="00E47CB3"/>
     <w:rsid w:val="00E50362"/>
     <w:rsid w:val="00E50915"/>
     <w:rsid w:val="00E5222A"/>
     <w:rsid w:val="00E52309"/>
     <w:rsid w:val="00E52716"/>
     <w:rsid w:val="00E53D95"/>
     <w:rsid w:val="00E542CE"/>
     <w:rsid w:val="00E542EA"/>
     <w:rsid w:val="00E547BC"/>
     <w:rsid w:val="00E55CB4"/>
     <w:rsid w:val="00E600A4"/>
     <w:rsid w:val="00E6036D"/>
     <w:rsid w:val="00E60792"/>
     <w:rsid w:val="00E60B61"/>
@@ -29733,51 +29733,50 @@
     <w:rsid w:val="00F828FD"/>
     <w:rsid w:val="00F83D17"/>
     <w:rsid w:val="00F86604"/>
     <w:rsid w:val="00F8681B"/>
     <w:rsid w:val="00F86B38"/>
     <w:rsid w:val="00F90675"/>
     <w:rsid w:val="00F92E4C"/>
     <w:rsid w:val="00F9318C"/>
     <w:rsid w:val="00F932D3"/>
     <w:rsid w:val="00F95549"/>
     <w:rsid w:val="00F95696"/>
     <w:rsid w:val="00F95D51"/>
     <w:rsid w:val="00F96644"/>
     <w:rsid w:val="00F96D97"/>
     <w:rsid w:val="00FA03F5"/>
     <w:rsid w:val="00FA171C"/>
     <w:rsid w:val="00FA1CC8"/>
     <w:rsid w:val="00FA2AD2"/>
     <w:rsid w:val="00FA31A2"/>
     <w:rsid w:val="00FA5E25"/>
     <w:rsid w:val="00FA6295"/>
     <w:rsid w:val="00FB02FC"/>
     <w:rsid w:val="00FB17F6"/>
     <w:rsid w:val="00FB1D39"/>
     <w:rsid w:val="00FB3928"/>
-    <w:rsid w:val="00FB4632"/>
     <w:rsid w:val="00FB4C16"/>
     <w:rsid w:val="00FB5BCF"/>
     <w:rsid w:val="00FB77B1"/>
     <w:rsid w:val="00FC0BA1"/>
     <w:rsid w:val="00FC1767"/>
     <w:rsid w:val="00FC3165"/>
     <w:rsid w:val="00FC3537"/>
     <w:rsid w:val="00FC53F6"/>
     <w:rsid w:val="00FC57E1"/>
     <w:rsid w:val="00FC5C05"/>
     <w:rsid w:val="00FC5C32"/>
     <w:rsid w:val="00FC70DF"/>
     <w:rsid w:val="00FC76A4"/>
     <w:rsid w:val="00FD1F99"/>
     <w:rsid w:val="00FD2840"/>
     <w:rsid w:val="00FD359C"/>
     <w:rsid w:val="00FD3F4B"/>
     <w:rsid w:val="00FD42DB"/>
     <w:rsid w:val="00FD4B59"/>
     <w:rsid w:val="00FD4C10"/>
     <w:rsid w:val="00FD4FFF"/>
     <w:rsid w:val="00FD6044"/>
     <w:rsid w:val="00FD6883"/>
     <w:rsid w:val="00FD7DEA"/>
     <w:rsid w:val="00FE1491"/>
@@ -33905,63 +33904,64 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2133938467">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asrs.arc.nasa.gov/search/database.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsb.gov.au/mandatory" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ntsb.gov/Pages/AviationQueryv2.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asn.flightsafety.org/wikibase/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asn.flightsafety.org/database/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsb.gov.au/avdata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casa.gov.au/operations-safety-and-travel/safety-management-systems/bowtie-risk-analysis-and-sector-safety-risk-profiles-publications-search" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casa.gov.au/operations-safety-and-travel/safety-management-systems/bowtie-risk-analysis-and-sector-safety-risk-profiles-publications-search" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsb.gov.au/avdata" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asrs.arc.nasa.gov/search/database.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsb.gov.au/mandatory" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ntsb.gov/Pages/AviationQueryv2.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asn.flightsafety.org/wikibase/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asn.flightsafety.org/database/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\WARREN_K\OneDrive%20-%20CASA%20Production%20Domain\2021%20Files\MAAT\DRAFT%20TEMPLATE%20-%20Sample%20Exposition%20Manual%20v1.0.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0B963AA3ED04467EA911743FEA615A5C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
@@ -34046,170 +34046,171 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F25FDF"/>
     <w:rsid w:val="0000223A"/>
     <w:rsid w:val="00062452"/>
+    <w:rsid w:val="0006682C"/>
     <w:rsid w:val="000B4D92"/>
     <w:rsid w:val="000C6791"/>
     <w:rsid w:val="001220D8"/>
     <w:rsid w:val="00170715"/>
     <w:rsid w:val="001A202A"/>
     <w:rsid w:val="001B7611"/>
     <w:rsid w:val="001F6BD6"/>
     <w:rsid w:val="00213140"/>
     <w:rsid w:val="00280403"/>
     <w:rsid w:val="00333D37"/>
     <w:rsid w:val="00344A16"/>
     <w:rsid w:val="00407CE7"/>
     <w:rsid w:val="0051755F"/>
     <w:rsid w:val="00551FD1"/>
     <w:rsid w:val="00555AA1"/>
     <w:rsid w:val="005672A2"/>
     <w:rsid w:val="00575C57"/>
     <w:rsid w:val="00582AA6"/>
-    <w:rsid w:val="005C0370"/>
     <w:rsid w:val="00623BB0"/>
     <w:rsid w:val="00672ACB"/>
     <w:rsid w:val="00696B59"/>
     <w:rsid w:val="006A6C13"/>
     <w:rsid w:val="006F3728"/>
+    <w:rsid w:val="006F5B6F"/>
     <w:rsid w:val="0079311E"/>
     <w:rsid w:val="007C675B"/>
     <w:rsid w:val="00801D32"/>
     <w:rsid w:val="008568F1"/>
     <w:rsid w:val="0088220B"/>
     <w:rsid w:val="008C3FB4"/>
     <w:rsid w:val="008F605A"/>
     <w:rsid w:val="009078F0"/>
     <w:rsid w:val="0093035B"/>
     <w:rsid w:val="0097098D"/>
     <w:rsid w:val="00990526"/>
     <w:rsid w:val="009A0CC3"/>
     <w:rsid w:val="009D426E"/>
     <w:rsid w:val="009F3EC9"/>
     <w:rsid w:val="00A320E7"/>
     <w:rsid w:val="00A42F87"/>
     <w:rsid w:val="00A822A0"/>
     <w:rsid w:val="00A90987"/>
     <w:rsid w:val="00A940F2"/>
     <w:rsid w:val="00AA1FE9"/>
     <w:rsid w:val="00AA2ACD"/>
     <w:rsid w:val="00AA4AF8"/>
+    <w:rsid w:val="00AE5922"/>
     <w:rsid w:val="00B4048E"/>
     <w:rsid w:val="00B77DC4"/>
     <w:rsid w:val="00B92907"/>
     <w:rsid w:val="00BA5758"/>
     <w:rsid w:val="00C13820"/>
     <w:rsid w:val="00C303CE"/>
     <w:rsid w:val="00C9411B"/>
     <w:rsid w:val="00CB1A84"/>
     <w:rsid w:val="00CB5FA5"/>
     <w:rsid w:val="00CD5B37"/>
     <w:rsid w:val="00D26A5B"/>
     <w:rsid w:val="00D971E0"/>
     <w:rsid w:val="00E542CE"/>
     <w:rsid w:val="00EA1F33"/>
     <w:rsid w:val="00F25FDF"/>
     <w:rsid w:val="00FB17F6"/>
     <w:rsid w:val="00FC2C66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -35201,161 +35202,161 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="063cab29-d428-48a4-9788-a52f80584162">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="395180d6-2309-4712-b830-4e0a80c4123a" xsi:nil="true"/>
     <RMSfilelink xmlns="063cab29-d428-48a4-9788-a52f80584162">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </RMSfilelink>
   </documentManagement>
 </p:properties>
-</file>
-[...11 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{546949C9-A852-46C9-B61B-8CCA3DE7A7FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="063cab29-d428-48a4-9788-a52f80584162"/>
     <ds:schemaRef ds:uri="395180d6-2309-4712-b830-4e0a80c4123a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C3CD328-798F-4F34-9B7F-FE4BF644C410}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF737464-E0EA-4C01-B6BC-9AA72EAA1A10}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="395180d6-2309-4712-b830-4e0a80c4123a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B9F80D2-DC85-45D3-8FA8-6C057F06543C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF737464-E0EA-4C01-B6BC-9AA72EAA1A10}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C3CD328-798F-4F34-9B7F-FE4BF644C410}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="063cab29-d428-48a4-9788-a52f80584162"/>
+    <ds:schemaRef ds:uri="395180d6-2309-4712-b830-4e0a80c4123a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DRAFT TEMPLATE - Sample Exposition Manual v1.0</Template>
   <TotalTime></TotalTime>
   <Pages>42</Pages>
-  <Words>14839</Words>
-  <Characters>87106</Characters>
+  <Words>14694</Words>
+  <Characters>86347</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2025</Lines>
-  <Paragraphs>1415</Paragraphs>
+  <Lines>1990</Lines>
+  <Paragraphs>1204</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Safety Management System Manual (SMSM)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>100530</CharactersWithSpaces>
+  <CharactersWithSpaces>100105</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="168" baseType="variant">
       <vt:variant>
         <vt:i4>6881326</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>165</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.casa.gov.au/operations-safety-and-travel/safety-management-systems/bowtie-risk-analysis-and-sector-safety-risk-profiles-publications-search</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2621551</vt:i4>
       </vt:variant>
       <vt:variant>