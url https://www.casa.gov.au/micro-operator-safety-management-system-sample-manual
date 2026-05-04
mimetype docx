--- v0 (2026-02-12)
+++ v1 (2026-05-04)
@@ -1,136 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="17D14CC3" w14:textId="77777777" w:rsidR="007A1DC3" w:rsidRDefault="006331DD" w:rsidP="007A1DC3">
+    <w:p w14:paraId="17D14CC3" w14:textId="0D9A72DB" w:rsidR="007A1DC3" w:rsidRDefault="00000000" w:rsidP="007A1DC3">
       <w:pPr>
         <w:pStyle w:val="SecurityClassification"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Security"/>
           <w:tag w:val="Security"/>
           <w:id w:val="-1545055348"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="0B963AA3ED04467EA911743FEA615A5C"/>
           </w:placeholder>
           <w:dropDownList>
             <w:listItem w:displayText="Choose security classification" w:value=" "/>
             <w:listItem w:displayText="   " w:value="   "/>
             <w:listItem w:displayText="Unofficial" w:value="Unofficial"/>
             <w:listItem w:displayText="Official" w:value="Official"/>
             <w:listItem w:displayText="Official Sensitive" w:value="Official Sensitive"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009E2644">
-            <w:t>Official</w:t>
+          <w:r w:rsidR="00B93926">
+            <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="537A816C" w14:textId="77777777" w:rsidR="009A1E31" w:rsidRPr="00E2309B" w:rsidRDefault="009A1E31" w:rsidP="004D0C4E">
       <w:pPr>
         <w:spacing w:after="1560"/>
         <w:ind w:left="-283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DC3E8FF" w14:textId="77777777" w:rsidR="0013792F" w:rsidRPr="0041150E" w:rsidRDefault="0013792F" w:rsidP="0013792F">
       <w:pPr>
         <w:pStyle w:val="DOCUMENTTYPE"/>
         <w:rPr>
           <w:rStyle w:val="Draft"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041150E">
         <w:rPr>
           <w:rStyle w:val="Draft"/>
         </w:rPr>
         <w:t>{Company logo here}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCE5387" w14:textId="7D6A7DAF" w:rsidR="0013792F" w:rsidRPr="0013792F" w:rsidRDefault="006331DD" w:rsidP="0013792F">
+    <w:p w14:paraId="7FCE5387" w14:textId="7D6A7DAF" w:rsidR="0013792F" w:rsidRPr="0013792F" w:rsidRDefault="00000000" w:rsidP="0013792F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="1062761741"/>
           <w:placeholder>
             <w:docPart w:val="001AB8880A054BC2B18472DE7AABBD67"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E878E5">
             <w:t xml:space="preserve">Micro-Operator </w:t>
           </w:r>
           <w:r w:rsidR="00E878E5" w:rsidRPr="00020C36">
             <w:t>Safety Management System Manual (SMSM)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="43868541" w14:textId="2BE637D3" w:rsidR="00020C36" w:rsidRPr="00020C36" w:rsidRDefault="00020C36" w:rsidP="00020C36">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00020C36">
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="00EB445F">
         <w:t xml:space="preserve">Part 119 and </w:t>
       </w:r>
       <w:r w:rsidR="4BC232B3">
         <w:t xml:space="preserve">Part </w:t>
       </w:r>
       <w:r w:rsidR="00EB445F">
         <w:t>138</w:t>
@@ -217,55 +214,54 @@
         <w:rPr>
           <w:rStyle w:val="Draft"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00B83825">
         <w:rPr>
           <w:rStyle w:val="Draft"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="0013792F">
         <w:rPr>
           <w:rStyle w:val="Draft"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042C1A19" w14:textId="77777777" w:rsidR="00AF0899" w:rsidRDefault="00AF0899" w:rsidP="00AF0899"/>
     <w:p w14:paraId="2AF1F5DE" w14:textId="77777777" w:rsidR="00441979" w:rsidRDefault="003E07D4" w:rsidP="003E07D4">
       <w:pPr>
         <w:pStyle w:val="SourceNotes"/>
         <w:spacing w:after="600"/>
         <w:contextualSpacing w:val="0"/>
         <w:sectPr w:rsidR="00441979" w:rsidSect="000C4005">
-          <w:headerReference w:type="even" r:id="rId12"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="454" w:right="1134" w:bottom="1134" w:left="1134" w:header="454" w:footer="340" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk129070693"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7215C0" w14:textId="77777777" w:rsidR="0013792F" w:rsidRDefault="0013792F" w:rsidP="0013792F">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc142404769"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A8A453" w14:textId="3FC88411" w:rsidR="009E6E15" w:rsidRDefault="0081154C">
       <w:pPr>
@@ -7079,99 +7075,99 @@
       <w:r w:rsidR="009D4721">
         <w:t xml:space="preserve"> from</w:t>
       </w:r>
       <w:r w:rsidR="00BD6A56">
         <w:t xml:space="preserve"> the broader aviation system</w:t>
       </w:r>
       <w:r w:rsidR="0000388C">
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r w:rsidR="001B1F8F">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="0000388C">
         <w:t>determine if there are any new, emerging, or novel hazards and risks that may impact safety of our operations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E0DE54" w14:textId="77777777" w:rsidR="00BD6A56" w:rsidRDefault="00BD6A56" w:rsidP="00BD6A56">
       <w:r>
         <w:t>The following occurrence databases may be accessed to assist with the reviews:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABE1382" w14:textId="77777777" w:rsidR="00BD6A56" w:rsidRDefault="00BD6A56" w:rsidP="00443290">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00BD6A56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>National Aviation Occurrence Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD6A56">
         <w:t xml:space="preserve"> – Australian Transport Safety Bureau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E31338" w14:textId="20DADDC7" w:rsidR="00625B7A" w:rsidRPr="00BD6A56" w:rsidRDefault="00625B7A" w:rsidP="00443290">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00B92D97">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Aviation Investigations Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - Australian Transport Safety Bureau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28FF37A6" w14:textId="77777777" w:rsidR="00BD6A56" w:rsidRPr="00BD6A56" w:rsidRDefault="00BD6A56" w:rsidP="00443290">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00BD6A56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Aviation Safety Network Accident Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BD6A56">
         <w:t xml:space="preserve"> – Flight Safety Foundation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EF2CC9" w14:textId="004F1EF6" w:rsidR="00C64893" w:rsidRPr="00BD6A56" w:rsidRDefault="00337673" w:rsidP="00443290">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00340765">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Bowtie risk analysis and sector safety risk </w:t>
         </w:r>
         <w:r w:rsidR="009777DF" w:rsidRPr="00340765">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>profiles</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00340765">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE3345" w:rsidRPr="00BD6A56">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00340765">
         <w:t xml:space="preserve"> Civil Aviation Safety Authority (Australia)</w:t>
       </w:r>
       <w:r w:rsidR="00DE3345">
         <w:t>.</w:t>
       </w:r>
@@ -13776,86 +13772,86 @@
       </w:r>
       <w:r w:rsidR="00C037AE">
         <w:t>4.1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the SMSM. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6258D692" w14:textId="55214BDE" w:rsidR="00D76458" w:rsidRDefault="00D76458" w:rsidP="00677EE7">
       <w:pPr>
         <w:pStyle w:val="ExampleBoxText"/>
       </w:pPr>
       <w:r w:rsidRPr="00677EE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SMS output</w:t>
       </w:r>
       <w:r w:rsidR="00677EE7">
         <w:t xml:space="preserve"> - periodical safety communication activities (personnel safety meetings) are a reviewable SMS output</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ECFD466" w14:textId="77777777" w:rsidR="00D76458" w:rsidRPr="00941BB1" w:rsidRDefault="00D76458" w:rsidP="001D6C4F"/>
     <w:sectPr w:rsidR="00D76458" w:rsidRPr="00941BB1" w:rsidSect="00AD7287">
-      <w:headerReference w:type="even" r:id="rId21"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:headerReference w:type="even" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="454" w:footer="340" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="002B4176" w14:textId="77777777" w:rsidR="00DF2F2D" w:rsidRDefault="00DF2F2D" w:rsidP="008E21DE">
+    <w:p w14:paraId="10C3E4A0" w14:textId="77777777" w:rsidR="00954E3D" w:rsidRDefault="00954E3D" w:rsidP="008E21DE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167AEAAA" w14:textId="77777777" w:rsidR="00DF2F2D" w:rsidRDefault="00DF2F2D"/>
+    <w:p w14:paraId="4626954F" w14:textId="77777777" w:rsidR="00954E3D" w:rsidRDefault="00954E3D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21A8E584" w14:textId="77777777" w:rsidR="00DF2F2D" w:rsidRDefault="00DF2F2D" w:rsidP="008E21DE">
+    <w:p w14:paraId="55FBCA08" w14:textId="77777777" w:rsidR="00954E3D" w:rsidRDefault="00954E3D" w:rsidP="008E21DE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6779AF8E" w14:textId="77777777" w:rsidR="00DF2F2D" w:rsidRDefault="00DF2F2D"/>
+    <w:p w14:paraId="378278F0" w14:textId="77777777" w:rsidR="00954E3D" w:rsidRDefault="00954E3D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -13868,189 +13864,190 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50761282" w14:textId="0B0D3C69" w:rsidR="00A85DE5" w:rsidRPr="002E1527" w:rsidRDefault="002E1527" w:rsidP="00A85DE5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002E1527">
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
       <w:t>{</w:t>
     </w:r>
     <w:r w:rsidR="00280AEA">
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
       <w:t>Sample Aviation Pty Ltd</w:t>
     </w:r>
     <w:r w:rsidRPr="002E1527">
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
       <w:t>}</w:t>
     </w:r>
     <w:r w:rsidR="00F311C1">
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C6163B">
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
       <w:tab/>
       <w:t>Uncontrolled when printed</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5CB0E5A8" w14:textId="28A32915" w:rsidR="00C25260" w:rsidRPr="00C25260" w:rsidRDefault="006331DD" w:rsidP="00C25260">
+  <w:p w14:paraId="5CB0E5A8" w14:textId="28A32915" w:rsidR="00C25260" w:rsidRPr="00C25260" w:rsidRDefault="00000000" w:rsidP="00C25260">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="797957239"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00EB445F">
           <w:t>Micro-Operator Safety Management System Manual (SMSM)</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00C25260" w:rsidRPr="00C25260">
       <w:t xml:space="preserve"> | V</w:t>
     </w:r>
     <w:r w:rsidR="002E1527">
       <w:t>ersion</w:t>
     </w:r>
     <w:r w:rsidR="001A68C5">
       <w:t xml:space="preserve"> 1.0</w:t>
     </w:r>
     <w:r w:rsidR="002E1527">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C25260" w:rsidRPr="00C25260">
       <w:t xml:space="preserve">| </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Publish Date"/>
         <w:tag w:val=""/>
         <w:id w:val="568003958"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
         <w:date w:fullDate="2026-02-05T00:00:00Z">
           <w:dateFormat w:val="MM/yyyy"/>
           <w:lid w:val="en-AU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="001E5AB8">
           <w:t>02/2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="09675578" w14:textId="26F15EB2" w:rsidR="00A85DE5" w:rsidRPr="00A365CA" w:rsidRDefault="00BB2EDE" w:rsidP="00A85DE5">
+  <w:p w14:paraId="09675578" w14:textId="196457F1" w:rsidR="00A85DE5" w:rsidRPr="00A365CA" w:rsidRDefault="00BB2EDE" w:rsidP="00A85DE5">
     <w:pPr>
       <w:pStyle w:val="SecurityClassification"/>
     </w:pPr>
-    <w:fldSimple w:instr=" STYLEREF  &quot;Security Classification&quot;  \* MERGEFORMAT ">
-[...6 lines deleted...]
-    </w:fldSimple>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> STYLEREF  "Security Classification"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
     <w:r w:rsidR="00A85DE5" w:rsidRPr="00A365CA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="579BBB89" wp14:editId="0C765302">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="1490400" cy="600840"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="Text Box 12">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
@@ -14158,146 +14155,144 @@
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="629FF382" w14:textId="7548917C" w:rsidR="007A1DC3" w:rsidRPr="00EE5136" w:rsidRDefault="00BB2EDE" w:rsidP="00EE5136">
+  <w:p w14:paraId="629FF382" w14:textId="09C4670E" w:rsidR="007A1DC3" w:rsidRPr="00EE5136" w:rsidRDefault="00BB2EDE" w:rsidP="00EE5136">
     <w:pPr>
       <w:pStyle w:val="SecurityClassification"/>
     </w:pPr>
-    <w:fldSimple w:instr=" STYLEREF  &quot;Security Classification&quot;  \* MERGEFORMAT ">
-[...6 lines deleted...]
-    </w:fldSimple>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> STYLEREF  "Security Classification"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43A9F78B" w14:textId="43D5D350" w:rsidR="00883AB1" w:rsidRPr="00A365CA" w:rsidRDefault="00317D94" w:rsidP="00883AB1">
     <w:pPr>
       <w:pStyle w:val="SecurityClassification"/>
     </w:pPr>
     <w:fldSimple w:instr=" STYLEREF  &quot;Security Classification&quot;  \* MERGEFORMAT ">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Official</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B18052E" w14:textId="77777777" w:rsidR="00DF2F2D" w:rsidRPr="0022402E" w:rsidRDefault="00DF2F2D" w:rsidP="0022402E">
+    <w:p w14:paraId="3DA463D0" w14:textId="77777777" w:rsidR="00954E3D" w:rsidRPr="0022402E" w:rsidRDefault="00954E3D" w:rsidP="0022402E">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001546AD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03A60E8D" w14:textId="77777777" w:rsidR="00DF2F2D" w:rsidRDefault="00DF2F2D" w:rsidP="008E21DE">
+    <w:p w14:paraId="240F00EF" w14:textId="77777777" w:rsidR="00954E3D" w:rsidRDefault="00954E3D" w:rsidP="008E21DE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1488D98B" w14:textId="77777777" w:rsidR="00DF2F2D" w:rsidRDefault="00DF2F2D"/>
+    <w:p w14:paraId="6EA3A677" w14:textId="77777777" w:rsidR="00954E3D" w:rsidRDefault="00954E3D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BE13B18" w14:textId="530F8BE7" w:rsidR="0063401A" w:rsidRDefault="0063401A">
+  <w:p w14:paraId="53B5ADE1" w14:textId="282C886A" w:rsidR="00E2309B" w:rsidRDefault="00BB2EDE" w:rsidP="00E2309B">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="SecurityClassification"/>
     </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> STYLEREF  "Security Classification"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...16 lines deleted...]
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D2570C7" w14:textId="19D6733C" w:rsidR="0063401A" w:rsidRDefault="0013792F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="0013792F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="325B3E35" wp14:editId="716E3FDB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="8362315" cy="3409950"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1551782054" name="Picture 1551782054">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -14344,61 +14339,61 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="182C2A09" w14:textId="553D5A17" w:rsidR="0063401A" w:rsidRDefault="0063401A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73F6A1CF" w14:textId="6F100930" w:rsidR="009A1E31" w:rsidRDefault="00317D94" w:rsidP="00925DE0">
     <w:pPr>
       <w:pStyle w:val="SecurityClassification"/>
       <w:spacing w:after="1800"/>
     </w:pPr>
     <w:fldSimple w:instr=" STYLEREF  &quot;Security Classification&quot;  \* MERGEFORMAT ">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Official</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="003D0AF7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1883AC6D" wp14:editId="0E7A8BBF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
@@ -18843,50 +18838,51 @@
     <w:rsid w:val="00045678"/>
     <w:rsid w:val="00046341"/>
     <w:rsid w:val="00046CDB"/>
     <w:rsid w:val="00047FD5"/>
     <w:rsid w:val="000507EA"/>
     <w:rsid w:val="00051D72"/>
     <w:rsid w:val="00052251"/>
     <w:rsid w:val="00052645"/>
     <w:rsid w:val="000539EC"/>
     <w:rsid w:val="00054C70"/>
     <w:rsid w:val="0005581C"/>
     <w:rsid w:val="00055CBD"/>
     <w:rsid w:val="00055F6F"/>
     <w:rsid w:val="0005726A"/>
     <w:rsid w:val="00060647"/>
     <w:rsid w:val="000609F5"/>
     <w:rsid w:val="00060AF0"/>
     <w:rsid w:val="000610E5"/>
     <w:rsid w:val="0006179C"/>
     <w:rsid w:val="0006299B"/>
     <w:rsid w:val="00063291"/>
     <w:rsid w:val="00063784"/>
     <w:rsid w:val="0006395A"/>
     <w:rsid w:val="00065AEA"/>
     <w:rsid w:val="00066684"/>
+    <w:rsid w:val="0006682C"/>
     <w:rsid w:val="00067542"/>
     <w:rsid w:val="0007099D"/>
     <w:rsid w:val="00070EA8"/>
     <w:rsid w:val="00071EAE"/>
     <w:rsid w:val="000736E2"/>
     <w:rsid w:val="00073743"/>
     <w:rsid w:val="000748FB"/>
     <w:rsid w:val="00076D5D"/>
     <w:rsid w:val="00077FBF"/>
     <w:rsid w:val="00080615"/>
     <w:rsid w:val="00080981"/>
     <w:rsid w:val="00080CF1"/>
     <w:rsid w:val="00080D63"/>
     <w:rsid w:val="000825FA"/>
     <w:rsid w:val="00082893"/>
     <w:rsid w:val="0008300D"/>
     <w:rsid w:val="00083859"/>
     <w:rsid w:val="0008403E"/>
     <w:rsid w:val="00084E42"/>
     <w:rsid w:val="00085CB8"/>
     <w:rsid w:val="00085D77"/>
     <w:rsid w:val="0008602F"/>
     <w:rsid w:val="00086919"/>
     <w:rsid w:val="00086AF4"/>
     <w:rsid w:val="0009040E"/>
@@ -19551,50 +19547,51 @@
     <w:rsid w:val="003C1FF5"/>
     <w:rsid w:val="003C228B"/>
     <w:rsid w:val="003C2DA1"/>
     <w:rsid w:val="003C3299"/>
     <w:rsid w:val="003C4073"/>
     <w:rsid w:val="003C42FF"/>
     <w:rsid w:val="003C49C9"/>
     <w:rsid w:val="003C5675"/>
     <w:rsid w:val="003C5C23"/>
     <w:rsid w:val="003C5CD0"/>
     <w:rsid w:val="003C5DB5"/>
     <w:rsid w:val="003C656B"/>
     <w:rsid w:val="003C70C3"/>
     <w:rsid w:val="003C716C"/>
     <w:rsid w:val="003D01B4"/>
     <w:rsid w:val="003D0576"/>
     <w:rsid w:val="003D0AF7"/>
     <w:rsid w:val="003D13BD"/>
     <w:rsid w:val="003D188A"/>
     <w:rsid w:val="003D2215"/>
     <w:rsid w:val="003D2773"/>
     <w:rsid w:val="003D286F"/>
     <w:rsid w:val="003D3942"/>
     <w:rsid w:val="003D435C"/>
     <w:rsid w:val="003D4E12"/>
+    <w:rsid w:val="003D5132"/>
     <w:rsid w:val="003D58B2"/>
     <w:rsid w:val="003D59A8"/>
     <w:rsid w:val="003D60EF"/>
     <w:rsid w:val="003D610F"/>
     <w:rsid w:val="003D6676"/>
     <w:rsid w:val="003D71D9"/>
     <w:rsid w:val="003D72CE"/>
     <w:rsid w:val="003D7717"/>
     <w:rsid w:val="003D7BBA"/>
     <w:rsid w:val="003E07D4"/>
     <w:rsid w:val="003E1E98"/>
     <w:rsid w:val="003E1F1B"/>
     <w:rsid w:val="003E3A92"/>
     <w:rsid w:val="003E3BE2"/>
     <w:rsid w:val="003E50A4"/>
     <w:rsid w:val="003E515C"/>
     <w:rsid w:val="003E5BC3"/>
     <w:rsid w:val="003E6339"/>
     <w:rsid w:val="003E6727"/>
     <w:rsid w:val="003E6D8B"/>
     <w:rsid w:val="003F032A"/>
     <w:rsid w:val="003F088E"/>
     <w:rsid w:val="003F0928"/>
     <w:rsid w:val="003F0EA7"/>
     <w:rsid w:val="003F191D"/>
@@ -19963,51 +19960,50 @@
     <w:rsid w:val="005A368C"/>
     <w:rsid w:val="005A36E9"/>
     <w:rsid w:val="005A382E"/>
     <w:rsid w:val="005A4371"/>
     <w:rsid w:val="005A4E06"/>
     <w:rsid w:val="005A53D7"/>
     <w:rsid w:val="005A571B"/>
     <w:rsid w:val="005A5EF8"/>
     <w:rsid w:val="005A67F7"/>
     <w:rsid w:val="005A70F4"/>
     <w:rsid w:val="005A7617"/>
     <w:rsid w:val="005A7AE2"/>
     <w:rsid w:val="005B01D1"/>
     <w:rsid w:val="005B0614"/>
     <w:rsid w:val="005B06C8"/>
     <w:rsid w:val="005B0A0A"/>
     <w:rsid w:val="005B1CCD"/>
     <w:rsid w:val="005B3AB2"/>
     <w:rsid w:val="005B4740"/>
     <w:rsid w:val="005B49B9"/>
     <w:rsid w:val="005B4B4D"/>
     <w:rsid w:val="005B5508"/>
     <w:rsid w:val="005B64EC"/>
     <w:rsid w:val="005B6A2C"/>
     <w:rsid w:val="005B730B"/>
-    <w:rsid w:val="005C0370"/>
     <w:rsid w:val="005C0702"/>
     <w:rsid w:val="005C13DE"/>
     <w:rsid w:val="005C1CA9"/>
     <w:rsid w:val="005C1D40"/>
     <w:rsid w:val="005C28F3"/>
     <w:rsid w:val="005C4996"/>
     <w:rsid w:val="005C4F46"/>
     <w:rsid w:val="005C5055"/>
     <w:rsid w:val="005C5391"/>
     <w:rsid w:val="005C60BB"/>
     <w:rsid w:val="005C6C32"/>
     <w:rsid w:val="005C7147"/>
     <w:rsid w:val="005C7AAE"/>
     <w:rsid w:val="005C7E69"/>
     <w:rsid w:val="005D146E"/>
     <w:rsid w:val="005D154D"/>
     <w:rsid w:val="005D28A6"/>
     <w:rsid w:val="005D2933"/>
     <w:rsid w:val="005D2CD7"/>
     <w:rsid w:val="005D4848"/>
     <w:rsid w:val="005D4B52"/>
     <w:rsid w:val="005D5758"/>
     <w:rsid w:val="005D7BBC"/>
     <w:rsid w:val="005E1382"/>
     <w:rsid w:val="005E17A3"/>
@@ -20062,51 +20058,50 @@
     <w:rsid w:val="00614243"/>
     <w:rsid w:val="0061441D"/>
     <w:rsid w:val="006159C4"/>
     <w:rsid w:val="006164CF"/>
     <w:rsid w:val="00617E65"/>
     <w:rsid w:val="00620A1C"/>
     <w:rsid w:val="00620C68"/>
     <w:rsid w:val="00621488"/>
     <w:rsid w:val="00622464"/>
     <w:rsid w:val="00623BB0"/>
     <w:rsid w:val="00623F73"/>
     <w:rsid w:val="006240A5"/>
     <w:rsid w:val="00624649"/>
     <w:rsid w:val="006252D4"/>
     <w:rsid w:val="00625B7A"/>
     <w:rsid w:val="0062653E"/>
     <w:rsid w:val="00626A1B"/>
     <w:rsid w:val="00626D40"/>
     <w:rsid w:val="00627BC7"/>
     <w:rsid w:val="0063019D"/>
     <w:rsid w:val="006304CD"/>
     <w:rsid w:val="00630740"/>
     <w:rsid w:val="00631717"/>
     <w:rsid w:val="00631F71"/>
     <w:rsid w:val="00632710"/>
-    <w:rsid w:val="006331DD"/>
     <w:rsid w:val="00633AF8"/>
     <w:rsid w:val="00633F4B"/>
     <w:rsid w:val="0063401A"/>
     <w:rsid w:val="0063491D"/>
     <w:rsid w:val="00636C0F"/>
     <w:rsid w:val="006370B0"/>
     <w:rsid w:val="00637598"/>
     <w:rsid w:val="00637ACB"/>
     <w:rsid w:val="006417C8"/>
     <w:rsid w:val="00641D51"/>
     <w:rsid w:val="006425A3"/>
     <w:rsid w:val="006428B1"/>
     <w:rsid w:val="00642AF9"/>
     <w:rsid w:val="00643264"/>
     <w:rsid w:val="006432BE"/>
     <w:rsid w:val="006436EB"/>
     <w:rsid w:val="006437F2"/>
     <w:rsid w:val="00643C76"/>
     <w:rsid w:val="00643DB2"/>
     <w:rsid w:val="00643F5C"/>
     <w:rsid w:val="00644424"/>
     <w:rsid w:val="00644B6E"/>
     <w:rsid w:val="00645A83"/>
     <w:rsid w:val="00645E3C"/>
     <w:rsid w:val="00646027"/>
@@ -20212,50 +20207,51 @@
     <w:rsid w:val="006D2DC5"/>
     <w:rsid w:val="006D370B"/>
     <w:rsid w:val="006D48C3"/>
     <w:rsid w:val="006D4A3D"/>
     <w:rsid w:val="006D5A69"/>
     <w:rsid w:val="006D6642"/>
     <w:rsid w:val="006D67E0"/>
     <w:rsid w:val="006D6FE5"/>
     <w:rsid w:val="006D70A0"/>
     <w:rsid w:val="006D7E23"/>
     <w:rsid w:val="006E2422"/>
     <w:rsid w:val="006E2AE9"/>
     <w:rsid w:val="006E2C03"/>
     <w:rsid w:val="006E3116"/>
     <w:rsid w:val="006E3645"/>
     <w:rsid w:val="006E386E"/>
     <w:rsid w:val="006E4AD2"/>
     <w:rsid w:val="006E4F64"/>
     <w:rsid w:val="006E5295"/>
     <w:rsid w:val="006E5E94"/>
     <w:rsid w:val="006E6431"/>
     <w:rsid w:val="006F07DA"/>
     <w:rsid w:val="006F1928"/>
     <w:rsid w:val="006F3728"/>
     <w:rsid w:val="006F3C0A"/>
+    <w:rsid w:val="006F5B6F"/>
     <w:rsid w:val="006F64F7"/>
     <w:rsid w:val="006F746A"/>
     <w:rsid w:val="006F7E1F"/>
     <w:rsid w:val="007004A0"/>
     <w:rsid w:val="007008C0"/>
     <w:rsid w:val="00700F7D"/>
     <w:rsid w:val="00700FE1"/>
     <w:rsid w:val="0070108D"/>
     <w:rsid w:val="00702330"/>
     <w:rsid w:val="007023F0"/>
     <w:rsid w:val="00702406"/>
     <w:rsid w:val="007029A7"/>
     <w:rsid w:val="00703529"/>
     <w:rsid w:val="00703B76"/>
     <w:rsid w:val="00704826"/>
     <w:rsid w:val="00705A47"/>
     <w:rsid w:val="00705B70"/>
     <w:rsid w:val="007103F0"/>
     <w:rsid w:val="00710C74"/>
     <w:rsid w:val="00710EF4"/>
     <w:rsid w:val="00711E1B"/>
     <w:rsid w:val="007130FF"/>
     <w:rsid w:val="007131F1"/>
     <w:rsid w:val="007139A2"/>
     <w:rsid w:val="007143A7"/>
@@ -20693,50 +20689,51 @@
     <w:rsid w:val="009338C9"/>
     <w:rsid w:val="0093454E"/>
     <w:rsid w:val="00934E49"/>
     <w:rsid w:val="00936134"/>
     <w:rsid w:val="00936A25"/>
     <w:rsid w:val="009373D3"/>
     <w:rsid w:val="00937600"/>
     <w:rsid w:val="00937676"/>
     <w:rsid w:val="00937ACC"/>
     <w:rsid w:val="00941A4E"/>
     <w:rsid w:val="00941BB1"/>
     <w:rsid w:val="009422DE"/>
     <w:rsid w:val="009425CD"/>
     <w:rsid w:val="00942E81"/>
     <w:rsid w:val="00943274"/>
     <w:rsid w:val="00945317"/>
     <w:rsid w:val="009453D5"/>
     <w:rsid w:val="009454DD"/>
     <w:rsid w:val="00945F38"/>
     <w:rsid w:val="0094723C"/>
     <w:rsid w:val="00947810"/>
     <w:rsid w:val="00951931"/>
     <w:rsid w:val="00953BBA"/>
     <w:rsid w:val="00953CEB"/>
     <w:rsid w:val="009546B6"/>
+    <w:rsid w:val="00954E3D"/>
     <w:rsid w:val="00956281"/>
     <w:rsid w:val="0095667C"/>
     <w:rsid w:val="009577D3"/>
     <w:rsid w:val="00957AB0"/>
     <w:rsid w:val="00960218"/>
     <w:rsid w:val="009608FC"/>
     <w:rsid w:val="009620A6"/>
     <w:rsid w:val="00962275"/>
     <w:rsid w:val="00966228"/>
     <w:rsid w:val="009666AB"/>
     <w:rsid w:val="0096725C"/>
     <w:rsid w:val="009704A1"/>
     <w:rsid w:val="0097086C"/>
     <w:rsid w:val="00970ED7"/>
     <w:rsid w:val="00971C95"/>
     <w:rsid w:val="00971D47"/>
     <w:rsid w:val="00973AC1"/>
     <w:rsid w:val="0097463C"/>
     <w:rsid w:val="00975044"/>
     <w:rsid w:val="009752BE"/>
     <w:rsid w:val="00975350"/>
     <w:rsid w:val="0097763B"/>
     <w:rsid w:val="009777DF"/>
     <w:rsid w:val="00977EED"/>
     <w:rsid w:val="0098106E"/>
@@ -21175,50 +21172,51 @@
     <w:rsid w:val="00B74ABD"/>
     <w:rsid w:val="00B750ED"/>
     <w:rsid w:val="00B75287"/>
     <w:rsid w:val="00B75E91"/>
     <w:rsid w:val="00B76201"/>
     <w:rsid w:val="00B77047"/>
     <w:rsid w:val="00B77B6C"/>
     <w:rsid w:val="00B77BD7"/>
     <w:rsid w:val="00B77DBA"/>
     <w:rsid w:val="00B77DC4"/>
     <w:rsid w:val="00B80AE4"/>
     <w:rsid w:val="00B812FD"/>
     <w:rsid w:val="00B8229A"/>
     <w:rsid w:val="00B82316"/>
     <w:rsid w:val="00B82DE1"/>
     <w:rsid w:val="00B83825"/>
     <w:rsid w:val="00B83B58"/>
     <w:rsid w:val="00B84F21"/>
     <w:rsid w:val="00B85F58"/>
     <w:rsid w:val="00B861C5"/>
     <w:rsid w:val="00B8621A"/>
     <w:rsid w:val="00B86586"/>
     <w:rsid w:val="00B92907"/>
     <w:rsid w:val="00B92D97"/>
     <w:rsid w:val="00B92E34"/>
+    <w:rsid w:val="00B93926"/>
     <w:rsid w:val="00B939FC"/>
     <w:rsid w:val="00B93F95"/>
     <w:rsid w:val="00B9438C"/>
     <w:rsid w:val="00B94ECA"/>
     <w:rsid w:val="00B94EE9"/>
     <w:rsid w:val="00B9522B"/>
     <w:rsid w:val="00B95745"/>
     <w:rsid w:val="00B95CB0"/>
     <w:rsid w:val="00B960FE"/>
     <w:rsid w:val="00B967D6"/>
     <w:rsid w:val="00B96B07"/>
     <w:rsid w:val="00BA067E"/>
     <w:rsid w:val="00BA0758"/>
     <w:rsid w:val="00BA0D42"/>
     <w:rsid w:val="00BA0E82"/>
     <w:rsid w:val="00BA13F1"/>
     <w:rsid w:val="00BA14AA"/>
     <w:rsid w:val="00BA2543"/>
     <w:rsid w:val="00BA3144"/>
     <w:rsid w:val="00BA3BA4"/>
     <w:rsid w:val="00BA3D2F"/>
     <w:rsid w:val="00BA562F"/>
     <w:rsid w:val="00BA746D"/>
     <w:rsid w:val="00BA795B"/>
     <w:rsid w:val="00BB001A"/>
@@ -26261,58 +26259,58 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2133938467">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsb.gov.au/aviation-investigation-reports" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsb.gov.au/avdata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casa.gov.au/operations-safety-and-travel/safety-management-systems/bowtie-risk-analysis-and-sector-safety-risk-profiles-publications-search" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asn.flightsafety.org/database/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asn.flightsafety.org/database/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsb.gov.au/aviation-investigation-reports" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsb.gov.au/avdata" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casa.gov.au/operations-safety-and-travel/safety-management-systems/bowtie-risk-analysis-and-sector-safety-risk-profiles-publications-search" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\WARREN_K\OneDrive%20-%20CASA%20Production%20Domain\2021%20Files\MAAT\DRAFT%20TEMPLATE%20-%20Sample%20Exposition%20Manual%20v1.0.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0B963AA3ED04467EA911743FEA615A5C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
@@ -26397,194 +26395,195 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F25FDF"/>
     <w:rsid w:val="00000BCA"/>
     <w:rsid w:val="0000223A"/>
     <w:rsid w:val="00011547"/>
     <w:rsid w:val="00012AD8"/>
+    <w:rsid w:val="0006682C"/>
     <w:rsid w:val="000748FB"/>
     <w:rsid w:val="000B4D92"/>
     <w:rsid w:val="000C2133"/>
     <w:rsid w:val="000C6791"/>
     <w:rsid w:val="00105C86"/>
     <w:rsid w:val="001220D8"/>
     <w:rsid w:val="00146FF2"/>
     <w:rsid w:val="00161464"/>
     <w:rsid w:val="00165E27"/>
     <w:rsid w:val="00170715"/>
     <w:rsid w:val="001A79B9"/>
     <w:rsid w:val="001B7611"/>
     <w:rsid w:val="001B76FB"/>
     <w:rsid w:val="001E0892"/>
     <w:rsid w:val="001E1E67"/>
     <w:rsid w:val="001F6BD6"/>
     <w:rsid w:val="00243785"/>
     <w:rsid w:val="00280403"/>
     <w:rsid w:val="0029482F"/>
     <w:rsid w:val="002B1FBE"/>
     <w:rsid w:val="002D30B0"/>
     <w:rsid w:val="003123F0"/>
     <w:rsid w:val="00333D37"/>
     <w:rsid w:val="00344A16"/>
     <w:rsid w:val="00381A58"/>
     <w:rsid w:val="00382501"/>
     <w:rsid w:val="00407CE7"/>
     <w:rsid w:val="004E4282"/>
     <w:rsid w:val="004E6122"/>
     <w:rsid w:val="00513170"/>
     <w:rsid w:val="00523CBC"/>
     <w:rsid w:val="00533E10"/>
     <w:rsid w:val="0054019F"/>
     <w:rsid w:val="00546513"/>
     <w:rsid w:val="00551FD1"/>
     <w:rsid w:val="005551E9"/>
     <w:rsid w:val="00555AA1"/>
     <w:rsid w:val="00557D27"/>
     <w:rsid w:val="005672A2"/>
     <w:rsid w:val="00582AA6"/>
-    <w:rsid w:val="005C0370"/>
     <w:rsid w:val="00623BB0"/>
     <w:rsid w:val="00626F02"/>
     <w:rsid w:val="00661421"/>
     <w:rsid w:val="006A1CDD"/>
     <w:rsid w:val="006A6C13"/>
     <w:rsid w:val="006F3728"/>
+    <w:rsid w:val="006F5B6F"/>
     <w:rsid w:val="0071436B"/>
     <w:rsid w:val="007214AB"/>
     <w:rsid w:val="00764E31"/>
     <w:rsid w:val="00766C8F"/>
     <w:rsid w:val="00777B69"/>
     <w:rsid w:val="00787E52"/>
     <w:rsid w:val="007B09C3"/>
     <w:rsid w:val="007C0589"/>
     <w:rsid w:val="007C38A1"/>
     <w:rsid w:val="007C48F3"/>
     <w:rsid w:val="007C675B"/>
     <w:rsid w:val="00800428"/>
     <w:rsid w:val="00842CAB"/>
     <w:rsid w:val="00877E18"/>
     <w:rsid w:val="0088220B"/>
     <w:rsid w:val="00894213"/>
     <w:rsid w:val="00897713"/>
     <w:rsid w:val="008C3FB4"/>
     <w:rsid w:val="009039F2"/>
     <w:rsid w:val="009078F0"/>
     <w:rsid w:val="0093035B"/>
+    <w:rsid w:val="009531CB"/>
     <w:rsid w:val="00990526"/>
     <w:rsid w:val="009D426E"/>
     <w:rsid w:val="009F27E2"/>
     <w:rsid w:val="009F3EC9"/>
     <w:rsid w:val="00A57095"/>
     <w:rsid w:val="00A822A0"/>
     <w:rsid w:val="00A940F2"/>
     <w:rsid w:val="00AA1FE9"/>
     <w:rsid w:val="00AA2ACD"/>
     <w:rsid w:val="00AA3585"/>
     <w:rsid w:val="00AA53F6"/>
     <w:rsid w:val="00AC0340"/>
     <w:rsid w:val="00B4048E"/>
     <w:rsid w:val="00B707CA"/>
     <w:rsid w:val="00B77DC4"/>
     <w:rsid w:val="00B92907"/>
     <w:rsid w:val="00BA13F1"/>
     <w:rsid w:val="00BA44AF"/>
     <w:rsid w:val="00BA5758"/>
     <w:rsid w:val="00C13820"/>
     <w:rsid w:val="00C303CE"/>
     <w:rsid w:val="00C503C6"/>
     <w:rsid w:val="00C55E5C"/>
     <w:rsid w:val="00C846C7"/>
     <w:rsid w:val="00C9411B"/>
@@ -27361,78 +27360,74 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate>2026-02-05T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="063cab29-d428-48a4-9788-a52f80584162">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="395180d6-2309-4712-b830-4e0a80c4123a" xsi:nil="true"/>
     <RMSfilelink xmlns="063cab29-d428-48a4-9788-a52f80584162">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </RMSfilelink>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AF0977F93D43C54DB13311F61ED49399" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="479fd9fc4af99f8aed6de3b2857e711d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="063cab29-d428-48a4-9788-a52f80584162" xmlns:ns3="395180d6-2309-4712-b830-4e0a80c4123a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8037ef709d48b0a28b5841cb8386f0ce" ns2:_="" ns3:_="">
     <xsd:import namespace="063cab29-d428-48a4-9788-a52f80584162"/>
     <xsd:import namespace="395180d6-2309-4712-b830-4e0a80c4123a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:RMSfilelink" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -27638,134 +27633,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF737464-E0EA-4C01-B6BC-9AA72EAA1A10}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C3CD328-798F-4F34-9B7F-FE4BF644C410}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="063cab29-d428-48a4-9788-a52f80584162"/>
     <ds:schemaRef ds:uri="395180d6-2309-4712-b830-4e0a80c4123a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B9F80D2-DC85-45D3-8FA8-6C057F06543C}">
-[...6 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28F5AA57-3830-435E-AF01-A8480AF685A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="063cab29-d428-48a4-9788-a52f80584162"/>
     <ds:schemaRef ds:uri="395180d6-2309-4712-b830-4e0a80c4123a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B9F80D2-DC85-45D3-8FA8-6C057F06543C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DRAFT TEMPLATE - Sample Exposition Manual v1.0</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>5881</Words>
-  <Characters>34523</Characters>
+  <Words>5792</Words>
+  <Characters>33548</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>561</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>926</Lines>
+  <Paragraphs>620</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Micro-Operator Safety Management System Manual (SMSM)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39843</CharactersWithSpaces>
+  <CharactersWithSpaces>38813</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="114" baseType="variant">
       <vt:variant>
         <vt:i4>6881326</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>102</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.casa.gov.au/operations-safety-and-travel/safety-management-systems/bowtie-risk-analysis-and-sector-safety-risk-profiles-publications-search</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6815806</vt:i4>
       </vt:variant>
       <vt:variant>