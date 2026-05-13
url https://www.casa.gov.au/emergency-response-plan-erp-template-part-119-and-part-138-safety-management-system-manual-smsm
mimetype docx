--- v0 (2026-02-20)
+++ v1 (2026-05-13)
@@ -1,136 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="17D14CC3" w14:textId="77777777" w:rsidR="007A1DC3" w:rsidRDefault="00830184" w:rsidP="007A1DC3">
+    <w:p w14:paraId="17D14CC3" w14:textId="64A5AA8A" w:rsidR="007A1DC3" w:rsidRDefault="00000000" w:rsidP="007A1DC3">
       <w:pPr>
         <w:pStyle w:val="SecurityClassification"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Security"/>
           <w:tag w:val="Security"/>
           <w:id w:val="-1545055348"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="0B963AA3ED04467EA911743FEA615A5C"/>
           </w:placeholder>
           <w:dropDownList>
             <w:listItem w:displayText="Choose security classification" w:value=" "/>
             <w:listItem w:displayText="   " w:value="   "/>
             <w:listItem w:displayText="Unofficial" w:value="Unofficial"/>
             <w:listItem w:displayText="Official" w:value="Official"/>
             <w:listItem w:displayText="Official Sensitive" w:value="Official Sensitive"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006148A0">
-            <w:t>Official</w:t>
+          <w:r w:rsidR="00921F85">
+            <w:t xml:space="preserve">   </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="537A816C" w14:textId="77777777" w:rsidR="009A1E31" w:rsidRPr="00E2309B" w:rsidRDefault="009A1E31" w:rsidP="004D0C4E">
       <w:pPr>
         <w:spacing w:after="1560"/>
         <w:ind w:left="-283"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DC3E8FF" w14:textId="77777777" w:rsidR="0013792F" w:rsidRPr="0041150E" w:rsidRDefault="0013792F" w:rsidP="0013792F">
       <w:pPr>
         <w:pStyle w:val="DOCUMENTTYPE"/>
         <w:rPr>
           <w:rStyle w:val="Draft"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041150E">
         <w:rPr>
           <w:rStyle w:val="Draft"/>
         </w:rPr>
         <w:t>{Company logo here}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCE5387" w14:textId="57EBE9F2" w:rsidR="0013792F" w:rsidRPr="0013792F" w:rsidRDefault="00830184" w:rsidP="0013792F">
+    <w:p w14:paraId="7FCE5387" w14:textId="57EBE9F2" w:rsidR="0013792F" w:rsidRPr="0013792F" w:rsidRDefault="00000000" w:rsidP="0013792F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="1062761741"/>
           <w:placeholder>
             <w:docPart w:val="001AB8880A054BC2B18472DE7AABBD67"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0077149B">
             <w:t>Emergency Response Plan (ERP) Template</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="43868541" w14:textId="1DEDE943" w:rsidR="00020C36" w:rsidRPr="00020C36" w:rsidRDefault="00384C87" w:rsidP="00020C36">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t>For Part 119</w:t>
       </w:r>
       <w:r w:rsidR="000E0902">
         <w:t xml:space="preserve"> and Part 138 SMSM</w:t>
       </w:r>
       <w:r w:rsidR="00020C36">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="29675A88" w14:textId="723F6A88" w:rsidR="0013792F" w:rsidRPr="00020C36" w:rsidRDefault="0013792F" w:rsidP="0013792F">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
@@ -183,53 +182,54 @@
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:r w:rsidR="00F66059">
         <w:rPr>
           <w:rStyle w:val="Draft"/>
         </w:rPr>
         <w:t>JAN 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="0013792F">
         <w:rPr>
           <w:rStyle w:val="Draft"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042C1A19" w14:textId="77777777" w:rsidR="00AF0899" w:rsidRDefault="00AF0899" w:rsidP="00AF0899"/>
     <w:p w14:paraId="2AF1F5DE" w14:textId="77777777" w:rsidR="00441979" w:rsidRDefault="003E07D4" w:rsidP="003E07D4">
       <w:pPr>
         <w:pStyle w:val="SourceNotes"/>
         <w:spacing w:after="600"/>
         <w:contextualSpacing w:val="0"/>
         <w:sectPr w:rsidR="00441979" w:rsidSect="000C4005">
           <w:headerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="default" r:id="rId13"/>
-          <w:footerReference w:type="default" r:id="rId14"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="454" w:right="1134" w:bottom="1134" w:left="1134" w:header="454" w:footer="340" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk129070693"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7215C0" w14:textId="77777777" w:rsidR="0013792F" w:rsidRDefault="0013792F" w:rsidP="0013792F">
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc142404769"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F69645" w14:textId="3A25584E" w:rsidR="00802631" w:rsidRDefault="0081154C">
       <w:pPr>
@@ -5409,51 +5409,51 @@
             <w:pPr>
               <w:pStyle w:val="subNormal"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00794529">
               <w:t>2 6230 6899</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3177B94A" w14:textId="77777777" w:rsidR="00794529" w:rsidRPr="00794529" w:rsidRDefault="00794529" w:rsidP="00794529">
             <w:pPr>
               <w:pStyle w:val="subNormal"/>
             </w:pPr>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00794529">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00794529">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>rccaus@amsa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="590C0DAB" w14:textId="77777777" w:rsidR="00794529" w:rsidRPr="00794529" w:rsidRDefault="00794529" w:rsidP="00794529">
             <w:pPr>
               <w:pStyle w:val="subNormal"/>
             </w:pPr>
             <w:r>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00794529">
               <w:t>ext msg: 0419 309 721</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00794529" w:rsidRPr="00957EB3" w14:paraId="466B8844" w14:textId="77777777" w:rsidTr="000D43EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
@@ -20585,266 +20585,266 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D7C3D" w14:paraId="1919FB2D" w14:textId="77777777" w:rsidTr="007827DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="639C0C37" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
             <w:r>
               <w:t>Beyond Blue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4099" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="748D91CA" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
             <w:r>
               <w:t>1300 224 636</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="761EDD3A" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="00A64049">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>www.beyondblue.org.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D7C3D" w14:paraId="60D2348D" w14:textId="77777777" w:rsidTr="007827DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14C59FA1" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
             <w:r>
               <w:t>Black Dog Institute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4099" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C899264" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="00A64049">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>www.blackdoginstitute.org.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="44C1FB4B" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D7C3D" w14:paraId="14F06430" w14:textId="77777777" w:rsidTr="007827DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B36E9EC" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
             <w:r>
               <w:t>Grief Australia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4099" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04B907BC" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
             <w:r>
               <w:t>1800 642 066</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="496A7AA8" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="00A64049">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>www.grief.org.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D7C3D" w14:paraId="488D9E8D" w14:textId="77777777" w:rsidTr="007827DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65404127" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
             <w:r>
               <w:t>Griefline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4099" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D106C74" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
             <w:r>
               <w:t>1300 845 745</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A1D7E93" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00A64049">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>www.griefline.org.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D7C3D" w14:paraId="19656A26" w14:textId="77777777" w:rsidTr="007827DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C085632" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
             <w:r>
               <w:t>Lifeline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4099" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66DFA73C" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
             <w:r>
               <w:t>13 11 14</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D1F985E" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="00A64049">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>www.lifeline.org.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="30251362" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="00377D57">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Lifeline Trauma Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D7C3D" w14:paraId="5E3BE6F4" w14:textId="77777777" w:rsidTr="007827DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62A5FB96" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
             <w:r>
               <w:t>Mensline Australia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4099" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14B183C9" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
             <w:r>
               <w:t>1300 789 978</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="791964C6" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="00A64049">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>www.mensline.org.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D7C3D" w14:paraId="5B96F206" w14:textId="77777777" w:rsidTr="007827DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B18158D" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
             <w:r>
               <w:t>Mental Health Line</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4099" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25FFA62E" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
             <w:r>
               <w:t>1800 011 511</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D7C3D" w14:paraId="069EBA94" w14:textId="77777777" w:rsidTr="007827DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48CFBCAD" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
             <w:r>
               <w:t>NALAG Grief Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4099" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64861349" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="00FB3D85">
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="00A64049">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>www.nalag.org.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2832C8FE" w14:textId="77777777" w:rsidR="0083566D" w:rsidRDefault="0083566D" w:rsidP="006F578D"/>
     <w:p w14:paraId="4442DD6F" w14:textId="77777777" w:rsidR="00562BED" w:rsidRDefault="00562BED" w:rsidP="006F578D"/>
     <w:p w14:paraId="2E0540E9" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="006F578D"/>
     <w:p w14:paraId="674C26DA" w14:textId="77777777" w:rsidR="008D7C3D" w:rsidRDefault="008D7C3D" w:rsidP="006F578D"/>
     <w:p w14:paraId="44D91EDB" w14:textId="77777777" w:rsidR="00562BED" w:rsidRDefault="00562BED" w:rsidP="006F578D"/>
     <w:p w14:paraId="292586E6" w14:textId="77777777" w:rsidR="00562BED" w:rsidRDefault="00562BED" w:rsidP="006F578D"/>
     <w:p w14:paraId="52CA82A2" w14:textId="77777777" w:rsidR="00941BB1" w:rsidRPr="00941BB1" w:rsidRDefault="00941BB1" w:rsidP="00FD6278">
       <w:pPr>
         <w:pStyle w:val="List1Legal1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="340" w:hanging="340"/>
@@ -20861,85 +20861,85 @@
       <w:bookmarkStart w:id="33" w:name="_Toc210218829"/>
       <w:bookmarkStart w:id="34" w:name="_Toc210218830"/>
       <w:bookmarkStart w:id="35" w:name="_Toc210218831"/>
       <w:bookmarkStart w:id="36" w:name="_Toc210218832"/>
       <w:bookmarkStart w:id="37" w:name="_Toc210218833"/>
       <w:bookmarkStart w:id="38" w:name="_Toc210218834"/>
       <w:bookmarkStart w:id="39" w:name="_Toc210218835"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:sectPr w:rsidR="00941BB1" w:rsidRPr="00941BB1" w:rsidSect="00A97B58">
-      <w:headerReference w:type="even" r:id="rId26"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId28"/>
+      <w:headerReference w:type="even" r:id="rId27"/>
+      <w:headerReference w:type="first" r:id="rId28"/>
+      <w:footerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="454" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50DF635B" w14:textId="77777777" w:rsidR="00894B89" w:rsidRDefault="00894B89" w:rsidP="008E21DE">
+    <w:p w14:paraId="580F41D0" w14:textId="77777777" w:rsidR="007C0764" w:rsidRDefault="007C0764" w:rsidP="008E21DE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F38B0D" w14:textId="77777777" w:rsidR="00894B89" w:rsidRDefault="00894B89"/>
+    <w:p w14:paraId="5C5CA10D" w14:textId="77777777" w:rsidR="007C0764" w:rsidRDefault="007C0764"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27232AAD" w14:textId="77777777" w:rsidR="00894B89" w:rsidRDefault="00894B89" w:rsidP="008E21DE">
+    <w:p w14:paraId="2B5BA8B7" w14:textId="77777777" w:rsidR="007C0764" w:rsidRDefault="007C0764" w:rsidP="008E21DE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B28FDC0" w14:textId="77777777" w:rsidR="00894B89" w:rsidRDefault="00894B89"/>
+    <w:p w14:paraId="76643BF6" w14:textId="77777777" w:rsidR="007C0764" w:rsidRDefault="007C0764"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -20952,189 +20952,200 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E06334B" w14:textId="77777777" w:rsidR="00921F85" w:rsidRDefault="00921F85">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50761282" w14:textId="0B0D3C69" w:rsidR="00A85DE5" w:rsidRPr="002E1527" w:rsidRDefault="002E1527" w:rsidP="00A85DE5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002E1527">
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
       <w:t>{</w:t>
     </w:r>
     <w:r w:rsidR="00280AEA">
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
       <w:t>Sample Aviation Pty Ltd</w:t>
     </w:r>
     <w:r w:rsidRPr="002E1527">
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
       <w:t>}</w:t>
     </w:r>
     <w:r w:rsidR="00F311C1">
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C6163B">
       <w:rPr>
         <w:rStyle w:val="Draft"/>
       </w:rPr>
       <w:tab/>
       <w:t>Uncontrolled when printed</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5CB0E5A8" w14:textId="176F0F94" w:rsidR="00C25260" w:rsidRPr="00C25260" w:rsidRDefault="00830184" w:rsidP="00C25260">
+  <w:p w14:paraId="5CB0E5A8" w14:textId="176F0F94" w:rsidR="00C25260" w:rsidRPr="00C25260" w:rsidRDefault="00000000" w:rsidP="00C25260">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="797957239"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="0077149B">
           <w:t>Emergency Response Plan (ERP) Template</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00C25260" w:rsidRPr="00C25260">
       <w:t xml:space="preserve"> | V</w:t>
     </w:r>
     <w:r w:rsidR="002E1527">
       <w:t>ersion</w:t>
     </w:r>
     <w:r w:rsidR="00F66059">
       <w:t xml:space="preserve"> 1.0</w:t>
     </w:r>
     <w:r w:rsidR="002E1527">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C25260" w:rsidRPr="00C25260">
       <w:t xml:space="preserve">| </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Publish Date"/>
         <w:tag w:val=""/>
         <w:id w:val="568003958"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:PublishDate[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
         <w:date w:fullDate="2026-01-01T00:00:00Z">
           <w:dateFormat w:val="MM/yyyy"/>
           <w:lid w:val="en-AU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00F66059">
           <w:t>01/2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="09675578" w14:textId="5E2A5B72" w:rsidR="00A85DE5" w:rsidRPr="00A365CA" w:rsidRDefault="00360076" w:rsidP="00A85DE5">
+  <w:p w14:paraId="09675578" w14:textId="3CB6F802" w:rsidR="00A85DE5" w:rsidRPr="00A365CA" w:rsidRDefault="00E66D78" w:rsidP="00A85DE5">
     <w:pPr>
       <w:pStyle w:val="SecurityClassification"/>
     </w:pPr>
-    <w:fldSimple w:instr=" STYLEREF  &quot;Security Classification&quot;  \* MERGEFORMAT ">
-[...6 lines deleted...]
-    </w:fldSimple>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> STYLEREF  "Security Classification"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
     <w:r w:rsidR="00A85DE5" w:rsidRPr="00A365CA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="579BBB89" wp14:editId="6AD5A588">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="1490400" cy="600840"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="Text Box 12">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
@@ -21240,143 +21251,151 @@
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="629FF382" w14:textId="75C70CC0" w:rsidR="007A1DC3" w:rsidRPr="00EE5136" w:rsidRDefault="00360076" w:rsidP="00EE5136">
+  <w:p w14:paraId="629FF382" w14:textId="4AF596E5" w:rsidR="007A1DC3" w:rsidRPr="00EE5136" w:rsidRDefault="0009430F" w:rsidP="00EE5136">
     <w:pPr>
       <w:pStyle w:val="SecurityClassification"/>
     </w:pPr>
-    <w:fldSimple w:instr=" STYLEREF  &quot;Security Classification&quot;  \* MERGEFORMAT ">
-[...6 lines deleted...]
-    </w:fldSimple>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> STYLEREF  "Security Classification"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43A9F78B" w14:textId="77777777" w:rsidR="00883AB1" w:rsidRPr="00A365CA" w:rsidRDefault="00020C36" w:rsidP="00883AB1">
     <w:pPr>
       <w:pStyle w:val="SecurityClassification"/>
     </w:pPr>
     <w:fldSimple w:instr=" STYLEREF  &quot;Security Classification&quot;  \* MERGEFORMAT ">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Official</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C7D6863" w14:textId="77777777" w:rsidR="00894B89" w:rsidRPr="0022402E" w:rsidRDefault="00894B89" w:rsidP="0022402E">
+    <w:p w14:paraId="32AC1CF9" w14:textId="77777777" w:rsidR="007C0764" w:rsidRPr="0022402E" w:rsidRDefault="007C0764" w:rsidP="0022402E">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001546AD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16687117" w14:textId="77777777" w:rsidR="00894B89" w:rsidRDefault="00894B89" w:rsidP="008E21DE">
+    <w:p w14:paraId="2A982796" w14:textId="77777777" w:rsidR="007C0764" w:rsidRDefault="007C0764" w:rsidP="008E21DE">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC72A71" w14:textId="77777777" w:rsidR="00894B89" w:rsidRDefault="00894B89"/>
+    <w:p w14:paraId="2A3379B7" w14:textId="77777777" w:rsidR="007C0764" w:rsidRDefault="007C0764"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BE13B18" w14:textId="0BD4AAE8" w:rsidR="0063401A" w:rsidRDefault="0063401A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53B5ADE1" w14:textId="7C3452D0" w:rsidR="00E2309B" w:rsidRDefault="00360076" w:rsidP="00E2309B">
+  <w:p w14:paraId="53B5ADE1" w14:textId="492DF520" w:rsidR="00E2309B" w:rsidRDefault="00E66D78" w:rsidP="00E2309B">
     <w:pPr>
       <w:pStyle w:val="SecurityClassification"/>
     </w:pPr>
-    <w:fldSimple w:instr=" STYLEREF  &quot;Security Classification&quot;  \* MERGEFORMAT ">
-[...6 lines deleted...]
-    </w:fldSimple>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> STYLEREF  "Security Classification"  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D2570C7" w14:textId="1CC6A5D5" w:rsidR="0063401A" w:rsidRDefault="0013792F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="0013792F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="325B3E35" wp14:editId="213C5010">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="8362315" cy="3409950"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -24346,50 +24365,51 @@
     <w:rsid w:val="000736E2"/>
     <w:rsid w:val="00073743"/>
     <w:rsid w:val="000753C2"/>
     <w:rsid w:val="000755C3"/>
     <w:rsid w:val="0007697F"/>
     <w:rsid w:val="00077724"/>
     <w:rsid w:val="00077B7B"/>
     <w:rsid w:val="00077ECF"/>
     <w:rsid w:val="00080615"/>
     <w:rsid w:val="000813EF"/>
     <w:rsid w:val="00081AD1"/>
     <w:rsid w:val="00082FD5"/>
     <w:rsid w:val="00083C86"/>
     <w:rsid w:val="0008403E"/>
     <w:rsid w:val="00084C97"/>
     <w:rsid w:val="000853E9"/>
     <w:rsid w:val="00085BD0"/>
     <w:rsid w:val="00085E2C"/>
     <w:rsid w:val="00091A32"/>
     <w:rsid w:val="0009290A"/>
     <w:rsid w:val="000929E5"/>
     <w:rsid w:val="00092CFA"/>
     <w:rsid w:val="00092F5C"/>
     <w:rsid w:val="0009368A"/>
     <w:rsid w:val="00093BBD"/>
+    <w:rsid w:val="0009430F"/>
     <w:rsid w:val="0009435E"/>
     <w:rsid w:val="000944BF"/>
     <w:rsid w:val="00094614"/>
     <w:rsid w:val="000949F3"/>
     <w:rsid w:val="00094FB6"/>
     <w:rsid w:val="00094FBB"/>
     <w:rsid w:val="00095127"/>
     <w:rsid w:val="00095E5E"/>
     <w:rsid w:val="0009728C"/>
     <w:rsid w:val="000A0180"/>
     <w:rsid w:val="000A0459"/>
     <w:rsid w:val="000A2AB6"/>
     <w:rsid w:val="000A2BB3"/>
     <w:rsid w:val="000A2E9B"/>
     <w:rsid w:val="000A47F1"/>
     <w:rsid w:val="000A4A45"/>
     <w:rsid w:val="000A6129"/>
     <w:rsid w:val="000A647C"/>
     <w:rsid w:val="000A749C"/>
     <w:rsid w:val="000A7721"/>
     <w:rsid w:val="000B07CD"/>
     <w:rsid w:val="000B0D16"/>
     <w:rsid w:val="000B0D8B"/>
     <w:rsid w:val="000B164C"/>
     <w:rsid w:val="000B193B"/>
@@ -24985,50 +25005,51 @@
     <w:rsid w:val="00341C40"/>
     <w:rsid w:val="00342BC7"/>
     <w:rsid w:val="00342D58"/>
     <w:rsid w:val="00343857"/>
     <w:rsid w:val="003444F5"/>
     <w:rsid w:val="003449A0"/>
     <w:rsid w:val="003453BB"/>
     <w:rsid w:val="003465C2"/>
     <w:rsid w:val="00346881"/>
     <w:rsid w:val="003478A5"/>
     <w:rsid w:val="00350006"/>
     <w:rsid w:val="003525DE"/>
     <w:rsid w:val="00352B65"/>
     <w:rsid w:val="003546B4"/>
     <w:rsid w:val="0035567D"/>
     <w:rsid w:val="00356151"/>
     <w:rsid w:val="00356765"/>
     <w:rsid w:val="00356B7F"/>
     <w:rsid w:val="00356D05"/>
     <w:rsid w:val="00356D6E"/>
     <w:rsid w:val="00357212"/>
     <w:rsid w:val="00357F99"/>
     <w:rsid w:val="00360076"/>
     <w:rsid w:val="003618F6"/>
     <w:rsid w:val="00361A0F"/>
+    <w:rsid w:val="00362A83"/>
     <w:rsid w:val="00364432"/>
     <w:rsid w:val="0036531A"/>
     <w:rsid w:val="00365CDF"/>
     <w:rsid w:val="00365DCC"/>
     <w:rsid w:val="0036647A"/>
     <w:rsid w:val="0036663A"/>
     <w:rsid w:val="003667D1"/>
     <w:rsid w:val="00367F86"/>
     <w:rsid w:val="0037008B"/>
     <w:rsid w:val="003700FB"/>
     <w:rsid w:val="003710BA"/>
     <w:rsid w:val="00371884"/>
     <w:rsid w:val="003725B2"/>
     <w:rsid w:val="00372CFD"/>
     <w:rsid w:val="0037302C"/>
     <w:rsid w:val="00373715"/>
     <w:rsid w:val="00373AC2"/>
     <w:rsid w:val="00375AD3"/>
     <w:rsid w:val="0037632C"/>
     <w:rsid w:val="00376484"/>
     <w:rsid w:val="0037679A"/>
     <w:rsid w:val="00376A16"/>
     <w:rsid w:val="00376DF4"/>
     <w:rsid w:val="00377068"/>
     <w:rsid w:val="00377A43"/>
@@ -25224,56 +25245,58 @@
     <w:rsid w:val="00456B0A"/>
     <w:rsid w:val="004575DB"/>
     <w:rsid w:val="00457876"/>
     <w:rsid w:val="00460244"/>
     <w:rsid w:val="00461251"/>
     <w:rsid w:val="00462145"/>
     <w:rsid w:val="00462205"/>
     <w:rsid w:val="00463388"/>
     <w:rsid w:val="00465567"/>
     <w:rsid w:val="004665FC"/>
     <w:rsid w:val="004668FC"/>
     <w:rsid w:val="004670CF"/>
     <w:rsid w:val="00467D5E"/>
     <w:rsid w:val="00470786"/>
     <w:rsid w:val="00471293"/>
     <w:rsid w:val="0047143A"/>
     <w:rsid w:val="004726D7"/>
     <w:rsid w:val="00472A16"/>
     <w:rsid w:val="004733F6"/>
     <w:rsid w:val="0047377A"/>
     <w:rsid w:val="00473965"/>
     <w:rsid w:val="00473C0F"/>
     <w:rsid w:val="00473D8D"/>
     <w:rsid w:val="00474A1D"/>
     <w:rsid w:val="004751A4"/>
+    <w:rsid w:val="00475335"/>
     <w:rsid w:val="0047558E"/>
     <w:rsid w:val="004759C7"/>
     <w:rsid w:val="0047685B"/>
     <w:rsid w:val="00476B8B"/>
     <w:rsid w:val="00476DBA"/>
     <w:rsid w:val="004770A5"/>
+    <w:rsid w:val="00477148"/>
     <w:rsid w:val="00477F0A"/>
     <w:rsid w:val="00480075"/>
     <w:rsid w:val="004807A7"/>
     <w:rsid w:val="004809E6"/>
     <w:rsid w:val="00480A24"/>
     <w:rsid w:val="00481C48"/>
     <w:rsid w:val="004832EB"/>
     <w:rsid w:val="00483636"/>
     <w:rsid w:val="00483670"/>
     <w:rsid w:val="00483A8E"/>
     <w:rsid w:val="00483B50"/>
     <w:rsid w:val="00484D72"/>
     <w:rsid w:val="00484DD0"/>
     <w:rsid w:val="00484DDE"/>
     <w:rsid w:val="004856AD"/>
     <w:rsid w:val="004858DB"/>
     <w:rsid w:val="00485E5E"/>
     <w:rsid w:val="00486735"/>
     <w:rsid w:val="00486D7B"/>
     <w:rsid w:val="00486E2E"/>
     <w:rsid w:val="004875DA"/>
     <w:rsid w:val="00487A50"/>
     <w:rsid w:val="00491483"/>
     <w:rsid w:val="004917B8"/>
     <w:rsid w:val="00492003"/>
@@ -25884,50 +25907,51 @@
     <w:rsid w:val="00710133"/>
     <w:rsid w:val="00710BDE"/>
     <w:rsid w:val="00711CA3"/>
     <w:rsid w:val="00711E1B"/>
     <w:rsid w:val="007130FF"/>
     <w:rsid w:val="00715270"/>
     <w:rsid w:val="00716E8F"/>
     <w:rsid w:val="00717213"/>
     <w:rsid w:val="007176C2"/>
     <w:rsid w:val="00720185"/>
     <w:rsid w:val="00721775"/>
     <w:rsid w:val="00722151"/>
     <w:rsid w:val="0072228B"/>
     <w:rsid w:val="0072262B"/>
     <w:rsid w:val="007238AC"/>
     <w:rsid w:val="00723E12"/>
     <w:rsid w:val="0072454B"/>
     <w:rsid w:val="00724996"/>
     <w:rsid w:val="00725A71"/>
     <w:rsid w:val="007261FB"/>
     <w:rsid w:val="00726EE5"/>
     <w:rsid w:val="00727B23"/>
     <w:rsid w:val="00727CE9"/>
     <w:rsid w:val="0073086B"/>
     <w:rsid w:val="007317A0"/>
+    <w:rsid w:val="007324C0"/>
     <w:rsid w:val="00732EC4"/>
     <w:rsid w:val="00732F77"/>
     <w:rsid w:val="0073303D"/>
     <w:rsid w:val="007335DC"/>
     <w:rsid w:val="00733CEF"/>
     <w:rsid w:val="0073629D"/>
     <w:rsid w:val="007372A6"/>
     <w:rsid w:val="00737D0A"/>
     <w:rsid w:val="0074067F"/>
     <w:rsid w:val="00740B96"/>
     <w:rsid w:val="007413A6"/>
     <w:rsid w:val="007415AB"/>
     <w:rsid w:val="007417B3"/>
     <w:rsid w:val="00741897"/>
     <w:rsid w:val="00741BD4"/>
     <w:rsid w:val="00741EEE"/>
     <w:rsid w:val="0074280C"/>
     <w:rsid w:val="00743D5D"/>
     <w:rsid w:val="00744B22"/>
     <w:rsid w:val="00744C77"/>
     <w:rsid w:val="007450DA"/>
     <w:rsid w:val="00745294"/>
     <w:rsid w:val="0074681E"/>
     <w:rsid w:val="007468A7"/>
     <w:rsid w:val="00747FB8"/>
@@ -26003,50 +26027,51 @@
     <w:rsid w:val="007A3C37"/>
     <w:rsid w:val="007A441E"/>
     <w:rsid w:val="007A463D"/>
     <w:rsid w:val="007A4989"/>
     <w:rsid w:val="007A5435"/>
     <w:rsid w:val="007A56BD"/>
     <w:rsid w:val="007A66C6"/>
     <w:rsid w:val="007A7EC8"/>
     <w:rsid w:val="007B0932"/>
     <w:rsid w:val="007B0B08"/>
     <w:rsid w:val="007B1321"/>
     <w:rsid w:val="007B226D"/>
     <w:rsid w:val="007B2D43"/>
     <w:rsid w:val="007B3216"/>
     <w:rsid w:val="007B3546"/>
     <w:rsid w:val="007B4183"/>
     <w:rsid w:val="007B476A"/>
     <w:rsid w:val="007B55A7"/>
     <w:rsid w:val="007B563B"/>
     <w:rsid w:val="007B6118"/>
     <w:rsid w:val="007B6FB1"/>
     <w:rsid w:val="007B6FD1"/>
     <w:rsid w:val="007B77D9"/>
     <w:rsid w:val="007B7EEF"/>
     <w:rsid w:val="007C020C"/>
+    <w:rsid w:val="007C0764"/>
     <w:rsid w:val="007C22AC"/>
     <w:rsid w:val="007C2377"/>
     <w:rsid w:val="007C289E"/>
     <w:rsid w:val="007C3059"/>
     <w:rsid w:val="007C5977"/>
     <w:rsid w:val="007C6727"/>
     <w:rsid w:val="007C6848"/>
     <w:rsid w:val="007C6C85"/>
     <w:rsid w:val="007C7DD6"/>
     <w:rsid w:val="007D1CE7"/>
     <w:rsid w:val="007D3373"/>
     <w:rsid w:val="007D3E81"/>
     <w:rsid w:val="007D41BE"/>
     <w:rsid w:val="007D41EF"/>
     <w:rsid w:val="007D537E"/>
     <w:rsid w:val="007D5443"/>
     <w:rsid w:val="007D570B"/>
     <w:rsid w:val="007D5873"/>
     <w:rsid w:val="007D5C41"/>
     <w:rsid w:val="007D7260"/>
     <w:rsid w:val="007D7571"/>
     <w:rsid w:val="007E0C9D"/>
     <w:rsid w:val="007E0DBC"/>
     <w:rsid w:val="007E35AC"/>
     <w:rsid w:val="007E35B7"/>
@@ -26308,50 +26333,51 @@
     <w:rsid w:val="008F7B6D"/>
     <w:rsid w:val="0090119C"/>
     <w:rsid w:val="00901290"/>
     <w:rsid w:val="00901838"/>
     <w:rsid w:val="00902B87"/>
     <w:rsid w:val="009039F8"/>
     <w:rsid w:val="00903CF5"/>
     <w:rsid w:val="0090422A"/>
     <w:rsid w:val="00904296"/>
     <w:rsid w:val="00904B60"/>
     <w:rsid w:val="009078F0"/>
     <w:rsid w:val="00910D3E"/>
     <w:rsid w:val="009111E9"/>
     <w:rsid w:val="009114CE"/>
     <w:rsid w:val="00911A3A"/>
     <w:rsid w:val="00911E97"/>
     <w:rsid w:val="00913D87"/>
     <w:rsid w:val="00913DBF"/>
     <w:rsid w:val="009148DD"/>
     <w:rsid w:val="00916192"/>
     <w:rsid w:val="009169A7"/>
     <w:rsid w:val="00916FEA"/>
     <w:rsid w:val="00917339"/>
     <w:rsid w:val="0092029A"/>
     <w:rsid w:val="00920622"/>
+    <w:rsid w:val="00921F85"/>
     <w:rsid w:val="009244A1"/>
     <w:rsid w:val="00924D4C"/>
     <w:rsid w:val="00925DE0"/>
     <w:rsid w:val="009263C8"/>
     <w:rsid w:val="0092641C"/>
     <w:rsid w:val="00927521"/>
     <w:rsid w:val="009275EC"/>
     <w:rsid w:val="00927782"/>
     <w:rsid w:val="00930FED"/>
     <w:rsid w:val="0093120A"/>
     <w:rsid w:val="00931721"/>
     <w:rsid w:val="00931D69"/>
     <w:rsid w:val="00933C36"/>
     <w:rsid w:val="00935C82"/>
     <w:rsid w:val="00935D49"/>
     <w:rsid w:val="00936AEA"/>
     <w:rsid w:val="00936DC4"/>
     <w:rsid w:val="009373D3"/>
     <w:rsid w:val="0093758A"/>
     <w:rsid w:val="00937C99"/>
     <w:rsid w:val="00940AF7"/>
     <w:rsid w:val="00940F97"/>
     <w:rsid w:val="00941204"/>
     <w:rsid w:val="00941397"/>
     <w:rsid w:val="00941865"/>
@@ -27164,50 +27190,51 @@
     <w:rsid w:val="00CE151F"/>
     <w:rsid w:val="00CE1DBF"/>
     <w:rsid w:val="00CE2B80"/>
     <w:rsid w:val="00CE30CC"/>
     <w:rsid w:val="00CE4664"/>
     <w:rsid w:val="00CE52B6"/>
     <w:rsid w:val="00CE55B9"/>
     <w:rsid w:val="00CE5B97"/>
     <w:rsid w:val="00CF0564"/>
     <w:rsid w:val="00CF0836"/>
     <w:rsid w:val="00CF11C2"/>
     <w:rsid w:val="00CF1FBC"/>
     <w:rsid w:val="00CF3600"/>
     <w:rsid w:val="00CF509E"/>
     <w:rsid w:val="00CF6004"/>
     <w:rsid w:val="00CF607B"/>
     <w:rsid w:val="00CF6338"/>
     <w:rsid w:val="00CF6A87"/>
     <w:rsid w:val="00D0001B"/>
     <w:rsid w:val="00D00A27"/>
     <w:rsid w:val="00D00B63"/>
     <w:rsid w:val="00D01592"/>
     <w:rsid w:val="00D02689"/>
     <w:rsid w:val="00D0269E"/>
     <w:rsid w:val="00D02799"/>
+    <w:rsid w:val="00D02E39"/>
     <w:rsid w:val="00D0328C"/>
     <w:rsid w:val="00D03FB3"/>
     <w:rsid w:val="00D04087"/>
     <w:rsid w:val="00D041B0"/>
     <w:rsid w:val="00D0428B"/>
     <w:rsid w:val="00D05379"/>
     <w:rsid w:val="00D053C5"/>
     <w:rsid w:val="00D0557B"/>
     <w:rsid w:val="00D05D2D"/>
     <w:rsid w:val="00D06114"/>
     <w:rsid w:val="00D064CE"/>
     <w:rsid w:val="00D07C05"/>
     <w:rsid w:val="00D12177"/>
     <w:rsid w:val="00D12615"/>
     <w:rsid w:val="00D12A95"/>
     <w:rsid w:val="00D13F88"/>
     <w:rsid w:val="00D13FFB"/>
     <w:rsid w:val="00D1460E"/>
     <w:rsid w:val="00D14B36"/>
     <w:rsid w:val="00D14CA6"/>
     <w:rsid w:val="00D15CCC"/>
     <w:rsid w:val="00D16B23"/>
     <w:rsid w:val="00D2149A"/>
     <w:rsid w:val="00D2173D"/>
     <w:rsid w:val="00D21D78"/>
@@ -27479,50 +27506,51 @@
     <w:rsid w:val="00E501E8"/>
     <w:rsid w:val="00E51C31"/>
     <w:rsid w:val="00E5222A"/>
     <w:rsid w:val="00E52716"/>
     <w:rsid w:val="00E53458"/>
     <w:rsid w:val="00E53D95"/>
     <w:rsid w:val="00E5413A"/>
     <w:rsid w:val="00E54306"/>
     <w:rsid w:val="00E54890"/>
     <w:rsid w:val="00E55CB4"/>
     <w:rsid w:val="00E55EF3"/>
     <w:rsid w:val="00E57A5B"/>
     <w:rsid w:val="00E57FDC"/>
     <w:rsid w:val="00E6036D"/>
     <w:rsid w:val="00E6073B"/>
     <w:rsid w:val="00E60792"/>
     <w:rsid w:val="00E60ED5"/>
     <w:rsid w:val="00E61843"/>
     <w:rsid w:val="00E61C4C"/>
     <w:rsid w:val="00E61FE3"/>
     <w:rsid w:val="00E62482"/>
     <w:rsid w:val="00E63CF9"/>
     <w:rsid w:val="00E649C8"/>
     <w:rsid w:val="00E64F59"/>
     <w:rsid w:val="00E65EF7"/>
+    <w:rsid w:val="00E66D78"/>
     <w:rsid w:val="00E67BAB"/>
     <w:rsid w:val="00E67BE3"/>
     <w:rsid w:val="00E7042D"/>
     <w:rsid w:val="00E70C51"/>
     <w:rsid w:val="00E713E6"/>
     <w:rsid w:val="00E71778"/>
     <w:rsid w:val="00E72125"/>
     <w:rsid w:val="00E72C01"/>
     <w:rsid w:val="00E73373"/>
     <w:rsid w:val="00E734D2"/>
     <w:rsid w:val="00E738F2"/>
     <w:rsid w:val="00E74164"/>
     <w:rsid w:val="00E74387"/>
     <w:rsid w:val="00E74406"/>
     <w:rsid w:val="00E759FC"/>
     <w:rsid w:val="00E76807"/>
     <w:rsid w:val="00E76AB2"/>
     <w:rsid w:val="00E76C15"/>
     <w:rsid w:val="00E77207"/>
     <w:rsid w:val="00E77542"/>
     <w:rsid w:val="00E8176E"/>
     <w:rsid w:val="00E819EA"/>
     <w:rsid w:val="00E83E2D"/>
     <w:rsid w:val="00E86725"/>
     <w:rsid w:val="00E874FE"/>
@@ -27824,54 +27852,56 @@
     <w:rsid w:val="00FD1673"/>
     <w:rsid w:val="00FD1986"/>
     <w:rsid w:val="00FD1D4A"/>
     <w:rsid w:val="00FD1F99"/>
     <w:rsid w:val="00FD24FC"/>
     <w:rsid w:val="00FD32B8"/>
     <w:rsid w:val="00FD3FAD"/>
     <w:rsid w:val="00FD42DB"/>
     <w:rsid w:val="00FD4B59"/>
     <w:rsid w:val="00FD4C10"/>
     <w:rsid w:val="00FD4FFF"/>
     <w:rsid w:val="00FD506B"/>
     <w:rsid w:val="00FD56CB"/>
     <w:rsid w:val="00FD5906"/>
     <w:rsid w:val="00FD6044"/>
     <w:rsid w:val="00FD6278"/>
     <w:rsid w:val="00FD6F9D"/>
     <w:rsid w:val="00FD7877"/>
     <w:rsid w:val="00FE0925"/>
     <w:rsid w:val="00FE1491"/>
     <w:rsid w:val="00FE23E0"/>
     <w:rsid w:val="00FE3B30"/>
     <w:rsid w:val="00FE428F"/>
     <w:rsid w:val="00FE4B9A"/>
     <w:rsid w:val="00FE4D12"/>
+    <w:rsid w:val="00FE5CE1"/>
     <w:rsid w:val="00FE5EBE"/>
     <w:rsid w:val="00FE61B6"/>
     <w:rsid w:val="00FE66D1"/>
     <w:rsid w:val="00FE673E"/>
+    <w:rsid w:val="00FE674A"/>
     <w:rsid w:val="00FE6C3B"/>
     <w:rsid w:val="00FE748B"/>
     <w:rsid w:val="00FE7985"/>
     <w:rsid w:val="00FF034B"/>
     <w:rsid w:val="00FF08F5"/>
     <w:rsid w:val="00FF1A6D"/>
     <w:rsid w:val="00FF2151"/>
     <w:rsid w:val="00FF284D"/>
     <w:rsid w:val="00FF4A67"/>
     <w:rsid w:val="00FF4D3A"/>
     <w:rsid w:val="00FF64D8"/>
     <w:rsid w:val="00FF6563"/>
     <w:rsid w:val="00FF7010"/>
     <w:rsid w:val="00FF72BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -31947,51 +31977,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2133938467">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.beyondblue.org.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.griefline.org.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rccaus@amsa.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nalag.org.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grief.org.au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mensline.org.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lifeline.org.au/get-help/support-toolkit/topics/trauma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blackdoginstitute.org.au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lifeline.org.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rccaus@amsa.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nalag.org.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grief.org.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mensline.org.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blackdoginstitute.org.au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lifeline.org.au/get-help/support-toolkit/topics/trauma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lifeline.org.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.beyondblue.org.au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.griefline.org.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\WARREN_K\OneDrive%20-%20CASA%20Production%20Domain\2021%20Files\MAAT\DRAFT%20TEMPLATE%20-%20Sample%20Exposition%20Manual%20v1.0.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0B963AA3ED04467EA911743FEA615A5C"/>
         <w:category>
@@ -32083,170 +32113,173 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F25FDF"/>
     <w:rsid w:val="0000223A"/>
     <w:rsid w:val="000B4D92"/>
     <w:rsid w:val="000D080B"/>
     <w:rsid w:val="0017045C"/>
     <w:rsid w:val="00170715"/>
     <w:rsid w:val="00210CCA"/>
     <w:rsid w:val="002929F5"/>
+    <w:rsid w:val="002C02EC"/>
     <w:rsid w:val="00333D37"/>
     <w:rsid w:val="00344A16"/>
     <w:rsid w:val="003E7334"/>
     <w:rsid w:val="00407CE7"/>
     <w:rsid w:val="00542105"/>
     <w:rsid w:val="00555AA1"/>
     <w:rsid w:val="005600B1"/>
     <w:rsid w:val="006A6C13"/>
     <w:rsid w:val="006B595B"/>
     <w:rsid w:val="006F35A6"/>
+    <w:rsid w:val="007324C0"/>
     <w:rsid w:val="00800E00"/>
     <w:rsid w:val="00801D32"/>
     <w:rsid w:val="0088220B"/>
     <w:rsid w:val="008D0DAF"/>
     <w:rsid w:val="009078F0"/>
     <w:rsid w:val="009812A1"/>
     <w:rsid w:val="00990526"/>
     <w:rsid w:val="009A4969"/>
     <w:rsid w:val="009B412F"/>
     <w:rsid w:val="009F3EC9"/>
     <w:rsid w:val="00A940F2"/>
     <w:rsid w:val="00AA1FE9"/>
     <w:rsid w:val="00AA2ACD"/>
     <w:rsid w:val="00AA5405"/>
     <w:rsid w:val="00B30117"/>
     <w:rsid w:val="00B92907"/>
     <w:rsid w:val="00BA5758"/>
     <w:rsid w:val="00BD1363"/>
     <w:rsid w:val="00BF75F5"/>
     <w:rsid w:val="00C13820"/>
     <w:rsid w:val="00C303CE"/>
     <w:rsid w:val="00C93F7E"/>
     <w:rsid w:val="00CB5FA5"/>
+    <w:rsid w:val="00D02E39"/>
     <w:rsid w:val="00DB59DC"/>
+    <w:rsid w:val="00DF341D"/>
     <w:rsid w:val="00E13537"/>
     <w:rsid w:val="00E240EC"/>
     <w:rsid w:val="00F17B4B"/>
     <w:rsid w:val="00F25FDF"/>
     <w:rsid w:val="00F30D57"/>
+    <w:rsid w:val="00FE674A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -33263,121 +33296,115 @@
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B9F80D2-DC85-45D3-8FA8-6C057F06543C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C3CD328-798F-4F34-9B7F-FE4BF644C410}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="11f3ab3e-6c24-4615-b760-9c1000825ee1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6d81ea61-417e-4b3f-bd29-90445700483f"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="11f3ab3e-6c24-4615-b760-9c1000825ee1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C286251-3C17-472B-9A10-6A9627F3B2F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6d81ea61-417e-4b3f-bd29-90445700483f"/>
     <ds:schemaRef ds:uri="11f3ab3e-6c24-4615-b760-9c1000825ee1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF737464-E0EA-4C01-B6BC-9AA72EAA1A10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DRAFT TEMPLATE - Sample Exposition Manual v1.0</Template>
   <TotalTime></TotalTime>
   <Pages>33</Pages>
-  <Words>8424</Words>
-  <Characters>48274</Characters>
+  <Words>8461</Words>
+  <Characters>48232</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1787</Lines>
-  <Paragraphs>1069</Paragraphs>
+  <Lines>401</Lines>
+  <Paragraphs>113</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Operators Safety Management System Manual (SMSM)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>55629</CharactersWithSpaces>
+  <CharactersWithSpaces>56580</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Emergency Response Plan (ERP) Template</dc:title>
   <dc:subject/>
   <dc:creator>Bartholomew, Tina;McMurtrie, Kevin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>1.0</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Version">
     <vt:lpwstr>1.0</vt:lpwstr>